--- v0 (2026-02-11)
+++ v1 (2026-11-05)
@@ -9,1761 +9,1700 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1DD52C8C" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00F7487F" w:rsidRDefault="004E580E" w:rsidP="004E580E">
+    <w:p w14:paraId="1DD52C8C" w14:textId="1B9F1B80" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="004E580E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DD7E54">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>MOT1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DD7E54">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00DD7E54" w:rsidRPr="00DD7E54">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reflektieren SIE Ihre Motivation </w:t>
+        <w:t>Reflect on Your Motivation</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DD7E54">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD7E54">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="38"/>
+          <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00F7487F">
+      <w:r w:rsidRPr="00DD7E54">
         <w:rPr>
           <w:iCs/>
           <w:caps/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(5-10 min.)</w:t>
+        <w:t xml:space="preserve">(5-10 </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD7E54" w:rsidRPr="00DD7E54">
+        <w:rPr>
+          <w:iCs/>
+          <w:caps/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>min</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DD7E54">
+        <w:rPr>
+          <w:iCs/>
+          <w:caps/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="161ABC78" w14:textId="77777777" w:rsidR="004E580E" w:rsidRDefault="004E580E" w:rsidP="004E580E">
+    <w:p w14:paraId="161ABC78" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="004E580E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ABD179F" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00D83C76" w:rsidRDefault="004E580E" w:rsidP="004E580E">
+    <w:p w14:paraId="1ABD179F" w14:textId="64150857" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="00DD7E54" w:rsidP="004E580E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DD7E54">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wann sind Sie im Studium motiviert?  </w:t>
+        <w:t>When are you motivated in your studies?</w:t>
+      </w:r>
+      <w:r w:rsidR="004E580E" w:rsidRPr="00DD7E54">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E580E" w:rsidRPr="004431F5" w14:paraId="24CB905A" w14:textId="77777777" w:rsidTr="00E1293A">
+      <w:tr w:rsidR="004E580E" w:rsidRPr="00DD7E54" w14:paraId="24CB905A" w14:textId="77777777" w:rsidTr="00E1293A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="633FE1F0" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="004431F5" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
+          <w:p w14:paraId="633FE1F0" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E580E" w:rsidRPr="004431F5" w14:paraId="76420DFA" w14:textId="77777777" w:rsidTr="00E1293A">
+      <w:tr w:rsidR="004E580E" w:rsidRPr="00DD7E54" w14:paraId="76420DFA" w14:textId="77777777" w:rsidTr="00E1293A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="306D9035" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="004431F5" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
+          <w:p w14:paraId="306D9035" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E580E" w:rsidRPr="004431F5" w14:paraId="4A8227ED" w14:textId="77777777" w:rsidTr="00E1293A">
+      <w:tr w:rsidR="004E580E" w:rsidRPr="00DD7E54" w14:paraId="4A8227ED" w14:textId="77777777" w:rsidTr="00E1293A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F1F3005" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="004431F5" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
+          <w:p w14:paraId="5F1F3005" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E580E" w:rsidRPr="004431F5" w14:paraId="5A86459B" w14:textId="77777777" w:rsidTr="00E1293A">
+      <w:tr w:rsidR="004E580E" w:rsidRPr="00DD7E54" w14:paraId="5A86459B" w14:textId="77777777" w:rsidTr="00E1293A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E428F74" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="004431F5" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
+          <w:p w14:paraId="7E428F74" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E580E" w:rsidRPr="004431F5" w14:paraId="053789CE" w14:textId="77777777" w:rsidTr="00E1293A">
+      <w:tr w:rsidR="004E580E" w:rsidRPr="00DD7E54" w14:paraId="053789CE" w14:textId="77777777" w:rsidTr="00E1293A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C293DDF" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="004431F5" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
+          <w:p w14:paraId="6C293DDF" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E580E" w:rsidRPr="004431F5" w14:paraId="3EB20841" w14:textId="77777777" w:rsidTr="00E1293A">
+      <w:tr w:rsidR="004E580E" w:rsidRPr="00DD7E54" w14:paraId="3EB20841" w14:textId="77777777" w:rsidTr="00E1293A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EAE45A1" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="004431F5" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
+          <w:p w14:paraId="3EAE45A1" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E580E" w:rsidRPr="004431F5" w14:paraId="7061804F" w14:textId="77777777" w:rsidTr="00E1293A">
+      <w:tr w:rsidR="004E580E" w:rsidRPr="00DD7E54" w14:paraId="7061804F" w14:textId="77777777" w:rsidTr="00E1293A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF38C7D" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="004431F5" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
+          <w:p w14:paraId="4EF38C7D" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E580E" w:rsidRPr="004431F5" w14:paraId="56FBDC39" w14:textId="77777777" w:rsidTr="00E1293A">
+      <w:tr w:rsidR="004E580E" w:rsidRPr="00DD7E54" w14:paraId="56FBDC39" w14:textId="77777777" w:rsidTr="00E1293A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67843BED" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="004431F5" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
+          <w:p w14:paraId="67843BED" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E580E" w:rsidRPr="004431F5" w14:paraId="7F020701" w14:textId="77777777" w:rsidTr="00E1293A">
+      <w:tr w:rsidR="004E580E" w:rsidRPr="00DD7E54" w14:paraId="7F020701" w14:textId="77777777" w:rsidTr="00E1293A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="173C4A7B" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="004431F5" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
+          <w:p w14:paraId="173C4A7B" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E580E" w:rsidRPr="004431F5" w14:paraId="5186CDE9" w14:textId="77777777" w:rsidTr="00E1293A">
+      <w:tr w:rsidR="004E580E" w:rsidRPr="00DD7E54" w14:paraId="5186CDE9" w14:textId="77777777" w:rsidTr="00E1293A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BD3A5A8" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="004431F5" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
+          <w:p w14:paraId="0BD3A5A8" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E580E" w:rsidRPr="004431F5" w14:paraId="0E262B32" w14:textId="77777777" w:rsidTr="00E1293A">
+      <w:tr w:rsidR="004E580E" w:rsidRPr="00DD7E54" w14:paraId="0E262B32" w14:textId="77777777" w:rsidTr="00E1293A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B96401B" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="004431F5" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
+          <w:p w14:paraId="3B96401B" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E580E" w:rsidRPr="004431F5" w14:paraId="50C8461E" w14:textId="77777777" w:rsidTr="00E1293A">
+      <w:tr w:rsidR="004E580E" w:rsidRPr="00DD7E54" w14:paraId="50C8461E" w14:textId="77777777" w:rsidTr="00E1293A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6953D967" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="004431F5" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
+          <w:p w14:paraId="6953D967" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E580E" w:rsidRPr="004431F5" w14:paraId="08DD1688" w14:textId="77777777" w:rsidTr="00E1293A">
+      <w:tr w:rsidR="004E580E" w:rsidRPr="00DD7E54" w14:paraId="08DD1688" w14:textId="77777777" w:rsidTr="00E1293A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E36D6D9" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="004431F5" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
+          <w:p w14:paraId="2E36D6D9" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E580E" w:rsidRPr="004431F5" w14:paraId="776120E2" w14:textId="77777777" w:rsidTr="00E1293A">
+      <w:tr w:rsidR="004E580E" w:rsidRPr="00DD7E54" w14:paraId="776120E2" w14:textId="77777777" w:rsidTr="00E1293A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24B60EC3" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="004431F5" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
+          <w:p w14:paraId="24B60EC3" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E580E" w:rsidRPr="004431F5" w14:paraId="3F5CEF03" w14:textId="77777777" w:rsidTr="00E1293A">
+      <w:tr w:rsidR="004E580E" w:rsidRPr="00DD7E54" w14:paraId="3F5CEF03" w14:textId="77777777" w:rsidTr="00E1293A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64377A55" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="004431F5" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
+          <w:p w14:paraId="64377A55" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E580E" w:rsidRPr="004431F5" w14:paraId="15F9DC29" w14:textId="77777777" w:rsidTr="00E1293A">
+      <w:tr w:rsidR="004E580E" w:rsidRPr="00DD7E54" w14:paraId="15F9DC29" w14:textId="77777777" w:rsidTr="00E1293A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B4A21A6" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="004431F5" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
+          <w:p w14:paraId="6B4A21A6" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E580E" w:rsidRPr="004431F5" w14:paraId="1C99DFC9" w14:textId="77777777" w:rsidTr="00E1293A">
+      <w:tr w:rsidR="004E580E" w:rsidRPr="00DD7E54" w14:paraId="1C99DFC9" w14:textId="77777777" w:rsidTr="00E1293A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D7FD84D" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="004431F5" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
+          <w:p w14:paraId="2D7FD84D" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="00E1293A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="562AE561" w14:textId="77777777" w:rsidR="004E580E" w:rsidRDefault="004E580E" w:rsidP="004E580E">
+    <w:p w14:paraId="562AE561" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="004E580E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1455"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46AE9F64" w14:textId="77777777" w:rsidR="004E580E" w:rsidRDefault="004E580E" w:rsidP="004E580E">
+    <w:p w14:paraId="46AE9F64" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="004E580E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DD7E54">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3425A169" w14:textId="77777777" w:rsidR="004E580E" w:rsidRDefault="004E580E" w:rsidP="004E580E">
+    <w:p w14:paraId="3425A169" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="004E580E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22AE0A12" w14:textId="77777777" w:rsidR="004E580E" w:rsidRDefault="004E580E" w:rsidP="004E580E">
+    <w:p w14:paraId="22AE0A12" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="004E580E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09C50E9D" w14:textId="77777777" w:rsidR="004E580E" w:rsidRDefault="004E580E" w:rsidP="004E580E">
+    <w:p w14:paraId="09C50E9D" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="004E580E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67CE47BE" w14:textId="77777777" w:rsidR="004E580E" w:rsidRDefault="004E580E" w:rsidP="004E580E">
+    <w:p w14:paraId="67CE47BE" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="004E580E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FA33264" w14:textId="77777777" w:rsidR="004E580E" w:rsidRDefault="004E580E" w:rsidP="004E580E">
+    <w:p w14:paraId="6FA33264" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="004E580E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62D11585" w14:textId="77777777" w:rsidR="004E580E" w:rsidRDefault="004E580E" w:rsidP="004E580E">
+    <w:p w14:paraId="62D11585" w14:textId="77777777" w:rsidR="004E580E" w:rsidRPr="00DD7E54" w:rsidRDefault="004E580E" w:rsidP="004E580E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A337E70" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRDefault="006D4FFD" w:rsidP="004E580E">
+    <w:p w14:paraId="0A337E70" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00DD7E54" w:rsidRDefault="006D4FFD" w:rsidP="004E580E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74865079" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRDefault="006D4FFD">
+    <w:p w14:paraId="74865079" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00DD7E54" w:rsidRDefault="006D4FFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DD7E54">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FCA1E3A" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00F6524D" w:rsidRDefault="006D4FFD" w:rsidP="006D4FFD">
+    <w:p w14:paraId="5FCA1E3A" w14:textId="1C5DC9DF" w:rsidR="006D4FFD" w:rsidRPr="00DD7E54" w:rsidRDefault="006D4FFD" w:rsidP="006D4FFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DD7E54">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>MOT2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DD7E54">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F7487F">
+      <w:r w:rsidR="00DD7E54">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>„Tipps zur Steigerung von Auto</w:t>
+        <w:t>”</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00DD7E54" w:rsidRPr="00DD7E54">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t>Tips for Enhancing the Experience of Autonomy, Competence, and Social Connectedness in Your Studies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F7487F">
+      <w:r w:rsidRPr="00DD7E54">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>nomieerleben, Kompetenzerleben und sozialer Eingebundenheit im Studium“</w:t>
+        <w:t>“</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DD7E54">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DD7E54">
         <w:rPr>
           <w:iCs/>
           <w:caps/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...7 lines deleted...]
-        <w:t>10 min.)</w:t>
+        <w:t>(10 min.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F6830A" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00FD499E" w:rsidRDefault="006D4FFD" w:rsidP="006D4FFD">
+    <w:p w14:paraId="67F6830A" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00DD7E54" w:rsidRDefault="006D4FFD" w:rsidP="006D4FFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2093"/>
         <w:gridCol w:w="7229"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w14:paraId="0062494D" w14:textId="77777777" w:rsidTr="00897B60">
+      <w:tr w:rsidR="006D4FFD" w:rsidRPr="00DD7E54" w14:paraId="0062494D" w14:textId="77777777" w:rsidTr="00897B60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="770E0D04" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="770E0D04" w14:textId="6A03DF6D" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="00DD7E54" w:rsidP="00897B60">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00261CC0">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00DD7E54">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Bedingungen / Grundbedürfnis</w:t>
+              <w:t>Condition</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00DD7E54">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / Basic Need</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7116525A" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="7116525A" w14:textId="70B57659" w:rsidR="006D4FFD" w:rsidRPr="00DD7E54" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00261CC0">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD7E54">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00261CC0">
+            <w:r w:rsidRPr="00DD7E54">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Tipps </w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tips </w:t>
             </w:r>
-            <w:r w:rsidRPr="00261CC0">
+            <w:r w:rsidRPr="00DD7E54">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>(nach Müller, 2007, S. 39 und Eggensperger)</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD7E54" w:rsidRPr="00DD7E54">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>adapted from Müller, 2007, p. 39, and Eggensperger</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD7E54">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w14:paraId="3AFFFF90" w14:textId="77777777" w:rsidTr="00897B60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="55A2B329" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
-[...1 lines deleted...]
-              <w:spacing w:before="120"/>
+          <w:p w14:paraId="5DC021D5" w14:textId="21A241FD" w:rsidR="006D4FFD" w:rsidRPr="00DD7E54" w:rsidRDefault="00DD7E54" w:rsidP="00897B60">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00261CC0">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD7E54">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>…wie können Sie Ihr Autonomieerleben im Studium stärken?</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>…How can you strengthen your sense of autonomy in your studies?</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2EDECCDC" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="3D0736CF" w14:textId="77777777" w:rsidR="00DD7E54" w:rsidRPr="00DD7E54" w:rsidRDefault="00DD7E54" w:rsidP="00DD7E54">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="459" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00261CC0">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD7E54">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>Stellen Sie sich selber Fragen: Was hat das Thema mit meinen Interessen zu tun? Inwieweit ist das Thema relevant für das, was ich später einmal tun will? (z.B. in Form eines kontinuierlichen Lerntagebuchs, bspw. 10 Min. vor oder nach jeder Veranstaltung</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ask yourself questions such as: How is this topic related to my personal interests? To what extent is it relevant to what I intend to do in the future? (e.g., keep a continuous learning journal, writing for about 10 minutes before or after each class).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3465DDA7" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="03ED8254" w14:textId="77777777" w:rsidR="00DD7E54" w:rsidRPr="00DD7E54" w:rsidRDefault="00DD7E54" w:rsidP="00DD7E54">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="459" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00261CC0">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD7E54">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>Suchen Sie sich wenn möglich Veranstaltungen gezielt nach Ihren Interessen heraus</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Whenever possible, select courses that align with your interests.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42F51F51" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="1EA8103A" w14:textId="77777777" w:rsidR="00DD7E54" w:rsidRPr="00DD7E54" w:rsidRDefault="00DD7E54" w:rsidP="00DD7E54">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="459" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00261CC0">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD7E54">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Bringen Sie in </w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Contribute your own suggestions for in-depth topics or areas of emphasis during classes, when feasible.</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="50BF437C" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          </w:p>
+          <w:p w14:paraId="3CC0D4A5" w14:textId="48AB5B8B" w:rsidR="00DD7E54" w:rsidRPr="00DD7E54" w:rsidRDefault="00DD7E54" w:rsidP="00DD7E54">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="459" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00261CC0">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD7E54">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>Nutzen Sie Gestaltungsspielräume im Ablauf Ihres Studiums</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Make use of opportunities to shape and organize the structure of your study program.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="548CDCD0" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="548CDCD0" w14:textId="4CAAA3FE" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="00DD7E54" w:rsidP="00DD7E54">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="459" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00261CC0">
+            <w:r w:rsidRPr="00DD7E54">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>...</w:t>
+              <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w14:paraId="68D2C93E" w14:textId="77777777" w:rsidTr="00897B60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="09FC15A7" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="26D74F15" w14:textId="2AA157E5" w:rsidR="006D4FFD" w:rsidRPr="00DD7E54" w:rsidRDefault="00DD7E54" w:rsidP="00897B60">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00261CC0">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD7E54">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>…wie können Sie Ihr Kompetenzerleben im Studium stärken?</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>…How can you strengthen your sense of competence in your studies?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26D74F15" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="2D01A0F0" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00DD7E54" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3287D587" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="65A1C933" w14:textId="77777777" w:rsidR="00DD7E54" w:rsidRPr="00DD7E54" w:rsidRDefault="00DD7E54" w:rsidP="00DD7E54">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="459" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00261CC0">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD7E54">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>Nutzen Sie Lerngelegenheiten aktiv: Bringen Sie sich z.B. in Diskussionen aktiv ein und nutzen Sie diese Gelegenheit als Feedback für sich</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Actively use learning opportunities: participate in discussions and view them as feedback for your own understanding.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20177AAE" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="3119B9E8" w14:textId="77777777" w:rsidR="00DD7E54" w:rsidRPr="00DD7E54" w:rsidRDefault="00DD7E54" w:rsidP="00DD7E54">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="459" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00261CC0">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD7E54">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Reflektieren sie, warum Sie eine Aufgabe lösen konnte – oder was Sie noch </w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Reflect on why you were able to solve a particular task—or what you still need to ask or learn in order to solve it.</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="3FCA287F" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          </w:p>
+          <w:p w14:paraId="1E0F2425" w14:textId="77777777" w:rsidR="00DD7E54" w:rsidRPr="00DD7E54" w:rsidRDefault="00DD7E54" w:rsidP="00DD7E54">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="459" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00261CC0">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD7E54">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Fertigen Sie Mind-Maps an, um Einzelinformationen aus einer oder verschiedenen Lehrveranstaltungen in Zusammenhang zu bringen </w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Create mind maps to connect individual pieces of information from one or several courses.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49806E52" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="4A508979" w14:textId="77777777" w:rsidR="00DD7E54" w:rsidRPr="00DD7E54" w:rsidRDefault="00DD7E54" w:rsidP="00DD7E54">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="459" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00261CC0">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD7E54">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>Arbeiten Sie kontinuierlich mit (z.B. lösen von Übungsaufgaben, Aufgabenblättern) und erleben Sie so schon während des Semesters Ihren Lernzuwachs</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Work continuously (e.g., by completing practice exercises or problem sets) to experience your learning progress throughout the semester.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F1525FD" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="415CCEDC" w14:textId="6CD8DFAB" w:rsidR="00DD7E54" w:rsidRPr="00DD7E54" w:rsidRDefault="00DD7E54" w:rsidP="00DD7E54">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="459" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00261CC0">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD7E54">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>Erklären Sie sich in Lerngruppen gegenseitig den Stoff</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Explain course material to one another within study groups.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="495F51D2" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="495F51D2" w14:textId="2078A3A4" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="00DD7E54" w:rsidP="00DD7E54">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="459" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00261CC0">
+            <w:r w:rsidRPr="00DD7E54">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>...</w:t>
+              <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w14:paraId="7E872B9A" w14:textId="77777777" w:rsidTr="00897B60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="797F3533" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="2028D207" w14:textId="2D81D4C2" w:rsidR="006D4FFD" w:rsidRPr="00DD7E54" w:rsidRDefault="00DD7E54" w:rsidP="00897B60">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00261CC0">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD7E54">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>…wie können Sie Ihre soziale Eingebundenheit im Studium stärken?</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>…How can you strengthen your sense of social connectedness in your studies?</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="590E0A9E" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="61A58065" w14:textId="77777777" w:rsidR="00276E6D" w:rsidRPr="00276E6D" w:rsidRDefault="00276E6D" w:rsidP="00276E6D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="459" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00261CC0">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276E6D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>Bilden Sie Lern</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Form study or discussion groups.</w:t>
             </w:r>
-            <w:r>
-[...18 lines deleted...]
-          <w:p w14:paraId="0ABA3275" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          </w:p>
+          <w:p w14:paraId="7A3B9000" w14:textId="77777777" w:rsidR="00276E6D" w:rsidRPr="00276E6D" w:rsidRDefault="00276E6D" w:rsidP="00276E6D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="459" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00261CC0">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276E6D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Nutzen Sie Gruppenarbeitsphasen (z.B. </w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Use group work phases (e.g., presentation groups) to actively engage with classmates you may not yet know well.</w:t>
             </w:r>
-            <w:r>
-[...38 lines deleted...]
-          <w:p w14:paraId="242E6AED" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          </w:p>
+          <w:p w14:paraId="3E3AF424" w14:textId="77777777" w:rsidR="00276E6D" w:rsidRPr="00276E6D" w:rsidRDefault="00276E6D" w:rsidP="00276E6D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="459" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00261CC0">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276E6D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>Bringen Sie sich aktiv in Gruppenarbeitsphasen ein</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Participate actively in group work sessions.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23C8D752" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="10FFAAC0" w14:textId="77777777" w:rsidR="00276E6D" w:rsidRPr="00276E6D" w:rsidRDefault="00276E6D" w:rsidP="00276E6D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="459" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00261CC0">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276E6D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>Nehmen Sie bei Problemen/Anliegen die Sprechstunde des Dozierenden wahr</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Make use of instructors’ office hours to discuss problems or concerns.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AF93ABB" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="102CF3D1" w14:textId="77777777" w:rsidR="00276E6D" w:rsidRPr="00276E6D" w:rsidRDefault="00276E6D" w:rsidP="00276E6D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="459" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00261CC0">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276E6D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>Bringen Sie sich in der Fachschaft ein</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Get involved in your department’s student council or student association.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="764EFEE2" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="30DAB07D" w14:textId="77777777" w:rsidR="00276E6D" w:rsidRPr="00276E6D" w:rsidRDefault="00276E6D" w:rsidP="00276E6D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="459" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00261CC0">
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276E6D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Nutzen Sie freiwillige Zusatzangebote, wie z.B. Vortragsreihen oder zusätzliche Veranstaltungen </w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Take advantage of optional events such as lecture series or supplementary courses.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F95141E" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="51A3EE70" w14:textId="59BE03B2" w:rsidR="00276E6D" w:rsidRPr="00276E6D" w:rsidRDefault="00276E6D" w:rsidP="00276E6D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="459" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00276E6D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:t>Lesen &amp; diskutieren Sie gegenseitig Ihre Hausarbeiten/Essays</w:t>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Read and discuss one another’s term papers or essays.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2531B205" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="2531B205" w14:textId="18FF2066" w:rsidR="006D4FFD" w:rsidRPr="00261CC0" w:rsidRDefault="00276E6D" w:rsidP="00276E6D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="459" w:hanging="283"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00261CC0">
+            <w:r w:rsidRPr="00276E6D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>...</w:t>
+              <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="22A09F38" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRDefault="006D4FFD" w:rsidP="006D4FFD"/>
-    <w:p w14:paraId="0708ECF5" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00DB6DE7" w:rsidRDefault="006D4FFD" w:rsidP="006D4FFD">
+    <w:p w14:paraId="0708ECF5" w14:textId="3A59672B" w:rsidR="006D4FFD" w:rsidRPr="00024451" w:rsidRDefault="00024451" w:rsidP="006D4FFD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB6DE7">
+      <w:r w:rsidRPr="00024451">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fallen Ihnen noch Ergänzungen ein?  </w:t>
+        <w:t>Can you think of any additional points?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006D4FFD" w:rsidRPr="004431F5" w14:paraId="00937F4D" w14:textId="77777777" w:rsidTr="00897B60">
+      <w:tr w:rsidR="006D4FFD" w:rsidRPr="00024451" w14:paraId="00937F4D" w14:textId="77777777" w:rsidTr="00897B60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C771CA9" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="004431F5" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="7C771CA9" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00024451" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4FFD" w:rsidRPr="004431F5" w14:paraId="25E7E950" w14:textId="77777777" w:rsidTr="00897B60">
+      <w:tr w:rsidR="006D4FFD" w:rsidRPr="00024451" w14:paraId="25E7E950" w14:textId="77777777" w:rsidTr="00897B60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="358762D9" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="004431F5" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="358762D9" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00024451" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4FFD" w:rsidRPr="004431F5" w14:paraId="7336C88C" w14:textId="77777777" w:rsidTr="00897B60">
+      <w:tr w:rsidR="006D4FFD" w:rsidRPr="00024451" w14:paraId="7336C88C" w14:textId="77777777" w:rsidTr="00897B60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CEE7622" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="004431F5" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="4CEE7622" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00024451" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4FFD" w:rsidRPr="004431F5" w14:paraId="1D12FF80" w14:textId="77777777" w:rsidTr="00897B60">
+      <w:tr w:rsidR="006D4FFD" w:rsidRPr="00024451" w14:paraId="1D12FF80" w14:textId="77777777" w:rsidTr="00897B60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17B886AB" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="004431F5" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="17B886AB" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00024451" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006D4FFD" w:rsidRPr="004431F5" w14:paraId="50622E10" w14:textId="77777777" w:rsidTr="00897B60">
+      <w:tr w:rsidR="006D4FFD" w:rsidRPr="00024451" w14:paraId="50622E10" w14:textId="77777777" w:rsidTr="00897B60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE09FDF" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="004431F5" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
+          <w:p w14:paraId="7CE09FDF" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00024451" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="618E05FC" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRDefault="006D4FFD" w:rsidP="006D4FFD">
+    <w:p w14:paraId="618E05FC" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00024451" w:rsidRDefault="006D4FFD" w:rsidP="006D4FFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20887D26" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRDefault="006D4FFD" w:rsidP="006D4FFD">
+    <w:p w14:paraId="20887D26" w14:textId="5164AB31" w:rsidR="006D4FFD" w:rsidRDefault="006D4FFD" w:rsidP="006D4FFD">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>MOT3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
-        <w:t>: Motiviert Studieren</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00024451" w:rsidRPr="00024451">
+        <w:rPr>
+          <w:b/>
+          <w:caps/>
+          <w:sz w:val="38"/>
+          <w:szCs w:val="38"/>
+        </w:rPr>
+        <w:t>Studying with Motivation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F35E429" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRDefault="006D4FFD" w:rsidP="006D4FFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7487F">
         <w:rPr>
           <w:iCs/>
           <w:caps/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(5-10 min.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="417ECC11" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00F7487F" w:rsidRDefault="006D4FFD" w:rsidP="006D4FFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3867737B" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="00681A35" w:rsidRDefault="006D4FFD" w:rsidP="006D4FFD">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00681A35">
+    <w:p w14:paraId="73C5FE36" w14:textId="653F4A65" w:rsidR="006D4FFD" w:rsidRDefault="00024451" w:rsidP="006D4FFD">
+      <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Machen sie </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00024451">
         <w:rPr>
           <w:iCs/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>einen P</w:t>
-[...27 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Develop a plan outlining which strategies you intend to use in the future to keep yourself motivated in your studies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C5FE36" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRDefault="006D4FFD" w:rsidP="006D4FFD">
+    <w:p w14:paraId="4815E619" w14:textId="77777777" w:rsidR="00024451" w:rsidRPr="00024451" w:rsidRDefault="00024451" w:rsidP="006D4FFD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="8500"/>
       </w:tblGrid>
       <w:tr w:rsidR="006D4FFD" w:rsidRPr="0001568A" w14:paraId="2C8170F6" w14:textId="77777777" w:rsidTr="00897B60">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="0DB6573B" w14:textId="77777777" w:rsidR="006D4FFD" w:rsidRPr="0001568A" w:rsidRDefault="006D4FFD" w:rsidP="00897B60">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0001568A">
               <w:rPr>
                 <w:b/>
@@ -2410,159 +2349,195 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="046B8C37" w14:textId="77777777" w:rsidR="004E580E" w:rsidRDefault="004E580E" w:rsidP="004E580E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CEED566" w14:textId="77777777" w:rsidR="004E580E" w:rsidRDefault="004E580E" w:rsidP="004E580E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72CE6473" w14:textId="77777777" w:rsidR="0027370C" w:rsidRDefault="0027370C" w:rsidP="0027370C">
+    <w:p w14:paraId="72CE6473" w14:textId="43EE856C" w:rsidR="0027370C" w:rsidRPr="00024451" w:rsidRDefault="0027370C" w:rsidP="0027370C">
       <w:pPr>
         <w:rPr>
           <w:iCs/>
           <w:caps/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00024451">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>MOT1</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00024451">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00024451" w:rsidRPr="00024451">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wie könnten Sie in Ihrem Studium die folgenden Aspekte fördern? </w:t>
+        <w:t>How could you foster the following aspects in your studies?</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00024451">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00024451">
+        <w:rPr>
+          <w:b/>
+          <w:iCs/>
+          <w:caps/>
+          <w:sz w:val="38"/>
+          <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00F7487F">
+      <w:r w:rsidRPr="00024451">
         <w:rPr>
           <w:iCs/>
           <w:caps/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(5-10 min.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F083EA" w14:textId="77777777" w:rsidR="0027370C" w:rsidRPr="00F7487F" w:rsidRDefault="0027370C" w:rsidP="0027370C">
+    <w:p w14:paraId="72F083EA" w14:textId="77777777" w:rsidR="0027370C" w:rsidRPr="00024451" w:rsidRDefault="0027370C" w:rsidP="0027370C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="100196D4" w14:textId="77777777" w:rsidR="0027370C" w:rsidRPr="00D83C76" w:rsidRDefault="0027370C" w:rsidP="0027370C">
+    <w:p w14:paraId="100196D4" w14:textId="77777777" w:rsidR="0027370C" w:rsidRPr="00024451" w:rsidRDefault="0027370C" w:rsidP="0027370C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9062"/>
       </w:tblGrid>
       <w:tr w:rsidR="0027370C" w:rsidRPr="000C4187" w14:paraId="3ECE6682" w14:textId="77777777" w:rsidTr="008C21C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="28040F5F" w14:textId="77777777" w:rsidR="0027370C" w:rsidRPr="000C4187" w:rsidRDefault="0027370C" w:rsidP="008C21C6">
+          <w:p w14:paraId="28040F5F" w14:textId="15F4312C" w:rsidR="0027370C" w:rsidRPr="000C4187" w:rsidRDefault="00024451" w:rsidP="008C21C6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="38"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C4187">
+            <w:r w:rsidRPr="00024451">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="38"/>
               </w:rPr>
-              <w:t>Autonomie-Erleben:</w:t>
+              <w:t xml:space="preserve">Experience </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00024451">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="38"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00024451">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="38"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> autonomy:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0027370C" w:rsidRPr="000C4187" w14:paraId="0FA57F62" w14:textId="77777777" w:rsidTr="008C21C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F3F6F82" w14:textId="77777777" w:rsidR="0027370C" w:rsidRPr="000C4187" w:rsidRDefault="0027370C" w:rsidP="008C21C6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="38"/>
                 <w:szCs w:val="38"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0027370C" w:rsidRPr="000C4187" w14:paraId="3E4E7498" w14:textId="77777777" w:rsidTr="008C21C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
@@ -2641,65 +2616,93 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0027370C" w:rsidRPr="000C4187" w14:paraId="2EF65F70" w14:textId="77777777" w:rsidTr="008C21C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6880C444" w14:textId="77777777" w:rsidR="0027370C" w:rsidRPr="000C4187" w:rsidRDefault="0027370C" w:rsidP="008C21C6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="38"/>
                 <w:szCs w:val="38"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0027370C" w:rsidRPr="000C4187" w14:paraId="7CCCDD02" w14:textId="77777777" w:rsidTr="008C21C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB81365" w14:textId="77777777" w:rsidR="0027370C" w:rsidRPr="000C4187" w:rsidRDefault="0027370C" w:rsidP="008C21C6">
+          <w:p w14:paraId="3CB81365" w14:textId="0D42564B" w:rsidR="0027370C" w:rsidRPr="000C4187" w:rsidRDefault="00024451" w:rsidP="008C21C6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="38"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C4187">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00024451">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="38"/>
               </w:rPr>
-              <w:t>Soziale Eingebundenheit:</w:t>
+              <w:t>Social</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00024451">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="38"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00024451">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="38"/>
+              </w:rPr>
+              <w:t>connectedness</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00024451">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="38"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0027370C" w:rsidRPr="000C4187" w14:paraId="07389E3F" w14:textId="77777777" w:rsidTr="008C21C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A479554" w14:textId="77777777" w:rsidR="0027370C" w:rsidRPr="000C4187" w:rsidRDefault="0027370C" w:rsidP="008C21C6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="38"/>
                 <w:szCs w:val="38"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0027370C" w:rsidRPr="000C4187" w14:paraId="15C30185" w14:textId="77777777" w:rsidTr="008C21C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
@@ -2778,65 +2781,83 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0027370C" w:rsidRPr="000C4187" w14:paraId="3ECFDA4A" w14:textId="77777777" w:rsidTr="008C21C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67944960" w14:textId="77777777" w:rsidR="0027370C" w:rsidRPr="000C4187" w:rsidRDefault="0027370C" w:rsidP="008C21C6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="38"/>
                 <w:szCs w:val="38"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0027370C" w:rsidRPr="000C4187" w14:paraId="6DB86CB1" w14:textId="77777777" w:rsidTr="008C21C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="46F630BC" w14:textId="77777777" w:rsidR="0027370C" w:rsidRPr="000C4187" w:rsidRDefault="0027370C" w:rsidP="008C21C6">
+          <w:p w14:paraId="46F630BC" w14:textId="357707EE" w:rsidR="0027370C" w:rsidRPr="000C4187" w:rsidRDefault="00024451" w:rsidP="008C21C6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="38"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C4187">
+            <w:r w:rsidRPr="00024451">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="38"/>
               </w:rPr>
-              <w:t>Kompetenzerleben:</w:t>
+              <w:t xml:space="preserve">Experience </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00024451">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="38"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00024451">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="38"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> competence:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0027370C" w:rsidRPr="000C4187" w14:paraId="37560722" w14:textId="77777777" w:rsidTr="008C21C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="572EBEAE" w14:textId="77777777" w:rsidR="0027370C" w:rsidRPr="000C4187" w:rsidRDefault="0027370C" w:rsidP="008C21C6">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="38"/>
                 <w:szCs w:val="38"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0027370C" w:rsidRPr="000C4187" w14:paraId="462AD5C7" w14:textId="77777777" w:rsidTr="008C21C6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9062" w:type="dxa"/>
           </w:tcPr>
@@ -2976,328 +2997,328 @@
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27761726" w14:textId="77777777" w:rsidR="00D20332" w:rsidRPr="004E580E" w:rsidRDefault="00D20332" w:rsidP="004E580E"/>
     <w:sectPr w:rsidR="00D20332" w:rsidRPr="004E580E" w:rsidSect="00FD7FA2">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="851" w:footer="544" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0DC74721" w14:textId="77777777" w:rsidR="00A32178" w:rsidRDefault="00A32178">
+    <w:p w14:paraId="49A42F4B" w14:textId="77777777" w:rsidR="00F565B5" w:rsidRDefault="00F565B5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A26688B" w14:textId="77777777" w:rsidR="00A32178" w:rsidRDefault="00A32178">
+    <w:p w14:paraId="1D5DFC1E" w14:textId="77777777" w:rsidR="00F565B5" w:rsidRDefault="00F565B5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Vrinda">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00010003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65150A16" w14:textId="77777777" w:rsidR="0027370C" w:rsidRDefault="0027370C">
     <w:pPr>
-      <w:pStyle w:val="Fuzeile"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3293D00C" w14:textId="05885452" w:rsidR="00963FCF" w:rsidRDefault="00963FCF" w:rsidP="00D844AD">
     <w:pPr>
-      <w:pStyle w:val="Fuzeile"/>
+      <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="14220"/>
       </w:tabs>
       <w:ind w:right="70"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">© </w:t>
     </w:r>
     <w:r w:rsidR="0027370C">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Abteilung Lehren &amp; Lernen</w:t>
-[...6 lines deleted...]
-      <w:t xml:space="preserve">, </w:t>
+      <w:t xml:space="preserve">Abteilung Lehren &amp; Lernen, </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="0027370C">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>heiSkills</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="0027370C">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> Kompetenz- und Sprachenzentrum</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>, Universität Heidelberg</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="6BA12B08" w14:textId="77777777" w:rsidR="00963FCF" w:rsidRDefault="00963FCF" w:rsidP="00D844AD">
     <w:pPr>
-      <w:pStyle w:val="Fuzeile"/>
+      <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="708"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1649233F" w14:textId="77777777" w:rsidR="00963FCF" w:rsidRDefault="00963FCF" w:rsidP="00D844AD">
     <w:pPr>
-      <w:pStyle w:val="Fuzeile"/>
+      <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="14220"/>
       </w:tabs>
       <w:ind w:right="70"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>© Abteilung Schlüsselkompetenzen und Hochschuldidaktik, Universität Heidelberg</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Seitenzahl"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Seitenzahl"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Seitenzahl"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="006D4FFD">
       <w:rPr>
-        <w:rStyle w:val="Seitenzahl"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rStyle w:val="Seitenzahl"/>
+        <w:rStyle w:val="PageNumber"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0ED9F55E" w14:textId="77777777" w:rsidR="00963FCF" w:rsidRDefault="00963FCF">
     <w:pPr>
-      <w:pStyle w:val="Fuzeile"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E78F4CE" w14:textId="77777777" w:rsidR="00A32178" w:rsidRDefault="00A32178">
+    <w:p w14:paraId="12905B0C" w14:textId="77777777" w:rsidR="00F565B5" w:rsidRDefault="00F565B5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="375E051B" w14:textId="77777777" w:rsidR="00A32178" w:rsidRDefault="00A32178">
+    <w:p w14:paraId="21757D8E" w14:textId="77777777" w:rsidR="00F565B5" w:rsidRDefault="00F565B5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7739430F" w14:textId="77777777" w:rsidR="0027370C" w:rsidRDefault="0027370C">
     <w:pPr>
-      <w:pStyle w:val="Kopfzeile"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0EAAC221" w14:textId="77777777" w:rsidR="0027370C" w:rsidRDefault="0027370C">
     <w:pPr>
-      <w:pStyle w:val="Kopfzeile"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C7D2049" w14:textId="77777777" w:rsidR="00963FCF" w:rsidRDefault="00963FCF" w:rsidP="008A3EDC">
     <w:pPr>
-      <w:pStyle w:val="Kopfzeile"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:position w:val="-240"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="75E6E2C6" wp14:editId="3596BDAB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7562850" cy="1695450"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="30" name="Logo_F_1" hidden="1"/>
           <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name=""/>
@@ -3319,51 +3340,51 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7562850" cy="1695450"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="68028600"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1492"/>
         </w:tabs>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="90688DBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -7140,318 +7161,322 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1619331972">
+  <w:num w:numId="1" w16cid:durableId="277950688">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1234390780">
+  <w:num w:numId="2" w16cid:durableId="1199900791">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1911579540">
+  <w:num w:numId="3" w16cid:durableId="198007009">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="124812567">
+  <w:num w:numId="4" w16cid:durableId="520898723">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1417483095">
+  <w:num w:numId="5" w16cid:durableId="1429041355">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1575167112">
+  <w:num w:numId="6" w16cid:durableId="705954047">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="512719926">
+  <w:num w:numId="7" w16cid:durableId="1156648974">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="143206497">
+  <w:num w:numId="8" w16cid:durableId="993264094">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1300186727">
+  <w:num w:numId="9" w16cid:durableId="764156899">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="872229143">
+  <w:num w:numId="10" w16cid:durableId="1780366561">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1534733549">
+  <w:num w:numId="11" w16cid:durableId="1650397667">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1863861146">
+  <w:num w:numId="12" w16cid:durableId="521625347">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="714812143">
+  <w:num w:numId="13" w16cid:durableId="395125042">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="102187200">
+  <w:num w:numId="14" w16cid:durableId="1955091637">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="31536327">
+  <w:num w:numId="15" w16cid:durableId="1157458504">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1598636777">
+  <w:num w:numId="16" w16cid:durableId="1504197930">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1048264305">
+  <w:num w:numId="17" w16cid:durableId="80682047">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1206869550">
+  <w:num w:numId="18" w16cid:durableId="484470119">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="127362944">
+  <w:num w:numId="19" w16cid:durableId="12810703">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="953289294">
+  <w:num w:numId="20" w16cid:durableId="875696966">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="475223787">
+  <w:num w:numId="21" w16cid:durableId="1074084764">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="1875578519">
+  <w:num w:numId="22" w16cid:durableId="1870606791">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1747149204">
+  <w:num w:numId="23" w16cid:durableId="1765148563">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="712535306">
+  <w:num w:numId="24" w16cid:durableId="755440597">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="594440067">
+  <w:num w:numId="25" w16cid:durableId="40372912">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="1486122193">
+  <w:num w:numId="26" w16cid:durableId="1072196228">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1703944643">
+  <w:num w:numId="27" w16cid:durableId="718625434">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="35812016">
+  <w:num w:numId="28" w16cid:durableId="944461511">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="1519469066">
+  <w:num w:numId="29" w16cid:durableId="2007660961">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1456674373">
+  <w:num w:numId="30" w16cid:durableId="227426051">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="229582780">
+  <w:num w:numId="31" w16cid:durableId="1223835823">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="544101077">
+  <w:num w:numId="32" w16cid:durableId="1576474559">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="898976689">
+  <w:num w:numId="33" w16cid:durableId="1439908557">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="970129856">
+  <w:num w:numId="34" w16cid:durableId="653069717">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1369842066">
+  <w:num w:numId="35" w16cid:durableId="206839711">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1292125455">
+  <w:num w:numId="36" w16cid:durableId="1404446149">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="741028179">
+  <w:num w:numId="37" w16cid:durableId="434250826">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="488252371">
+  <w:num w:numId="38" w16cid:durableId="728379834">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="455492662">
+  <w:num w:numId="39" w16cid:durableId="442463303">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="726997746">
+  <w:num w:numId="40" w16cid:durableId="383522946">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="230"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008A549D"/>
     <w:rsid w:val="00003940"/>
     <w:rsid w:val="0000394D"/>
     <w:rsid w:val="0001568A"/>
     <w:rsid w:val="000243E7"/>
+    <w:rsid w:val="00024451"/>
     <w:rsid w:val="00041361"/>
     <w:rsid w:val="00043733"/>
     <w:rsid w:val="00046765"/>
     <w:rsid w:val="00054DB8"/>
     <w:rsid w:val="0006037E"/>
     <w:rsid w:val="000871E5"/>
     <w:rsid w:val="000A7A0D"/>
     <w:rsid w:val="000E0A2F"/>
     <w:rsid w:val="000E0A66"/>
     <w:rsid w:val="000E1B9C"/>
     <w:rsid w:val="000F3740"/>
     <w:rsid w:val="000F4B00"/>
     <w:rsid w:val="00113CBC"/>
     <w:rsid w:val="001429C0"/>
     <w:rsid w:val="001578D2"/>
     <w:rsid w:val="0016224B"/>
     <w:rsid w:val="00162B12"/>
     <w:rsid w:val="00172619"/>
     <w:rsid w:val="001731D5"/>
     <w:rsid w:val="00183703"/>
     <w:rsid w:val="00185620"/>
     <w:rsid w:val="0019292D"/>
     <w:rsid w:val="001A4FF6"/>
     <w:rsid w:val="001B291D"/>
     <w:rsid w:val="001C1D9C"/>
     <w:rsid w:val="001D1B30"/>
     <w:rsid w:val="001F36D7"/>
     <w:rsid w:val="002318F6"/>
     <w:rsid w:val="00243124"/>
     <w:rsid w:val="00263269"/>
     <w:rsid w:val="0027370C"/>
+    <w:rsid w:val="00276E6D"/>
     <w:rsid w:val="00280EF0"/>
     <w:rsid w:val="00297470"/>
     <w:rsid w:val="002B0655"/>
     <w:rsid w:val="002D4709"/>
     <w:rsid w:val="00307F56"/>
     <w:rsid w:val="0031471A"/>
     <w:rsid w:val="00321DBD"/>
     <w:rsid w:val="00324755"/>
     <w:rsid w:val="00324779"/>
     <w:rsid w:val="00332A4B"/>
     <w:rsid w:val="00333E77"/>
     <w:rsid w:val="003A69F0"/>
     <w:rsid w:val="003B23F0"/>
     <w:rsid w:val="003C23B0"/>
     <w:rsid w:val="003D0038"/>
     <w:rsid w:val="003D0E34"/>
     <w:rsid w:val="00400214"/>
     <w:rsid w:val="00405979"/>
     <w:rsid w:val="0042384F"/>
     <w:rsid w:val="004431F5"/>
     <w:rsid w:val="004433A2"/>
     <w:rsid w:val="004606D3"/>
     <w:rsid w:val="00463462"/>
     <w:rsid w:val="004779DC"/>
     <w:rsid w:val="0049668F"/>
     <w:rsid w:val="004B49E8"/>
     <w:rsid w:val="004B794D"/>
     <w:rsid w:val="004C3AD0"/>
     <w:rsid w:val="004C4BE0"/>
     <w:rsid w:val="004E580E"/>
     <w:rsid w:val="004F00FE"/>
     <w:rsid w:val="00506476"/>
     <w:rsid w:val="005404A5"/>
     <w:rsid w:val="005502DD"/>
     <w:rsid w:val="0055192D"/>
     <w:rsid w:val="00556C70"/>
     <w:rsid w:val="00576B8C"/>
+    <w:rsid w:val="0058462A"/>
     <w:rsid w:val="00591A0D"/>
     <w:rsid w:val="005A0C4D"/>
     <w:rsid w:val="005A51ED"/>
     <w:rsid w:val="00611135"/>
     <w:rsid w:val="0061355C"/>
     <w:rsid w:val="0062322B"/>
     <w:rsid w:val="006413CA"/>
     <w:rsid w:val="006523CB"/>
     <w:rsid w:val="00656ABB"/>
     <w:rsid w:val="00662FB2"/>
     <w:rsid w:val="0066506A"/>
     <w:rsid w:val="006776CF"/>
     <w:rsid w:val="00681A35"/>
     <w:rsid w:val="006852EA"/>
     <w:rsid w:val="00691BE3"/>
     <w:rsid w:val="006D4FFD"/>
     <w:rsid w:val="00700B62"/>
     <w:rsid w:val="00705CDD"/>
     <w:rsid w:val="00721EC9"/>
     <w:rsid w:val="00722E31"/>
     <w:rsid w:val="00727BDF"/>
     <w:rsid w:val="00735443"/>
     <w:rsid w:val="0073662B"/>
     <w:rsid w:val="00736DD6"/>
     <w:rsid w:val="00743D45"/>
     <w:rsid w:val="00747FDF"/>
     <w:rsid w:val="0076412C"/>
     <w:rsid w:val="00772573"/>
     <w:rsid w:val="0077286B"/>
     <w:rsid w:val="007904EC"/>
     <w:rsid w:val="00795795"/>
     <w:rsid w:val="00797C89"/>
     <w:rsid w:val="007A1379"/>
     <w:rsid w:val="007C6E65"/>
     <w:rsid w:val="007D25CF"/>
     <w:rsid w:val="007F5B76"/>
     <w:rsid w:val="007F659B"/>
     <w:rsid w:val="008111F9"/>
     <w:rsid w:val="00816D24"/>
     <w:rsid w:val="00817212"/>
     <w:rsid w:val="00820C18"/>
     <w:rsid w:val="008277CE"/>
     <w:rsid w:val="00835C5A"/>
     <w:rsid w:val="00837D6E"/>
+    <w:rsid w:val="008470AE"/>
     <w:rsid w:val="0086492F"/>
     <w:rsid w:val="00876C7B"/>
     <w:rsid w:val="008853EA"/>
     <w:rsid w:val="00887228"/>
     <w:rsid w:val="008A3EDC"/>
     <w:rsid w:val="008A549D"/>
     <w:rsid w:val="008A6DB5"/>
     <w:rsid w:val="008D6E76"/>
     <w:rsid w:val="008E2B89"/>
     <w:rsid w:val="008F343B"/>
     <w:rsid w:val="008F5896"/>
     <w:rsid w:val="008F60ED"/>
     <w:rsid w:val="008F7AE3"/>
     <w:rsid w:val="00903B79"/>
     <w:rsid w:val="00906A51"/>
     <w:rsid w:val="009130AB"/>
     <w:rsid w:val="00917C86"/>
     <w:rsid w:val="009250E2"/>
     <w:rsid w:val="009307C5"/>
     <w:rsid w:val="00931CFB"/>
     <w:rsid w:val="00941C37"/>
     <w:rsid w:val="00943C01"/>
     <w:rsid w:val="00951F8F"/>
     <w:rsid w:val="0095680D"/>
     <w:rsid w:val="00962866"/>
@@ -7488,109 +7513,111 @@
     <w:rsid w:val="00B404A8"/>
     <w:rsid w:val="00B62CE2"/>
     <w:rsid w:val="00B969ED"/>
     <w:rsid w:val="00BC5113"/>
     <w:rsid w:val="00BD530D"/>
     <w:rsid w:val="00BE1207"/>
     <w:rsid w:val="00BF1EBF"/>
     <w:rsid w:val="00C04A44"/>
     <w:rsid w:val="00C15C0E"/>
     <w:rsid w:val="00C17FD0"/>
     <w:rsid w:val="00C4404F"/>
     <w:rsid w:val="00C777A1"/>
     <w:rsid w:val="00C9216E"/>
     <w:rsid w:val="00CF1FE2"/>
     <w:rsid w:val="00D20332"/>
     <w:rsid w:val="00D30C80"/>
     <w:rsid w:val="00D63014"/>
     <w:rsid w:val="00D83C76"/>
     <w:rsid w:val="00D844AD"/>
     <w:rsid w:val="00D85699"/>
     <w:rsid w:val="00DA7AA8"/>
     <w:rsid w:val="00DB3540"/>
     <w:rsid w:val="00DB6DE7"/>
     <w:rsid w:val="00DC13FD"/>
     <w:rsid w:val="00DD3493"/>
+    <w:rsid w:val="00DD7E54"/>
     <w:rsid w:val="00DE1076"/>
     <w:rsid w:val="00DF78F9"/>
     <w:rsid w:val="00E10705"/>
     <w:rsid w:val="00E2149E"/>
     <w:rsid w:val="00E3465F"/>
     <w:rsid w:val="00E62B16"/>
     <w:rsid w:val="00E80DC1"/>
     <w:rsid w:val="00EA5722"/>
     <w:rsid w:val="00EA732D"/>
     <w:rsid w:val="00EB1CF0"/>
     <w:rsid w:val="00EE3C75"/>
     <w:rsid w:val="00EF3060"/>
     <w:rsid w:val="00F22B8F"/>
     <w:rsid w:val="00F27B43"/>
     <w:rsid w:val="00F43941"/>
+    <w:rsid w:val="00F565B5"/>
     <w:rsid w:val="00F65B38"/>
     <w:rsid w:val="00F7487F"/>
     <w:rsid w:val="00F75420"/>
     <w:rsid w:val="00F840B6"/>
     <w:rsid w:val="00F84A59"/>
     <w:rsid w:val="00F91230"/>
     <w:rsid w:val="00FC5D67"/>
     <w:rsid w:val="00FD7FA2"/>
     <w:rsid w:val="00FE73DD"/>
     <w:rsid w:val="00FF0444"/>
     <w:rsid w:val="00FF2659"/>
     <w:rsid w:val="00FF28C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="de-DE"/>
+  <w:themeFontLang w:val="de-DE" w:bidi="bn-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="09CC39AB"/>
   <w15:docId w15:val="{5A44A461-58D9-4E20-9B43-F0081425F99F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7656,94 +7683,98 @@
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -7924,523 +7955,523 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F84A59"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B21888"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="380" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:kern w:val="32"/>
       <w:sz w:val="38"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B21888"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="380" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:bCs/>
       <w:iCs/>
       <w:caps/>
       <w:sz w:val="38"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B21888"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="200" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Standard"/>
-    <w:next w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B21888"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:line="200" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="berschrift5Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:qFormat/>
     <w:rsid w:val="00046765"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="0061355C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Fuzeile">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0061355C"/>
   </w:style>
-  <w:style w:type="table" w:styleId="Tabellenraster">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="NormaleTabelle"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="0061355C"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HDFuabsender">
     <w:name w:val="HD_Fußabsender"/>
-    <w:basedOn w:val="Fuzeile"/>
+    <w:basedOn w:val="Footer"/>
     <w:rsid w:val="00F27B43"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="margin" w:x="5671" w:y="14879"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="9072"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="146" w:lineRule="exact"/>
       <w:suppressOverlap/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="12"/>
       <w:szCs w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="HDAufzhlung">
     <w:name w:val="HD_Aufzählung_"/>
     <w:rsid w:val="00E2149E"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="SprechblasentextZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00041361"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
-[...2 lines deleted...]
-    <w:link w:val="Sprechblasentext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:semiHidden/>
     <w:rsid w:val="00A77952"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Platzhaltertext">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008F5896"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="HDAufzhlung0">
     <w:name w:val="HD_Aufzählung"/>
-    <w:basedOn w:val="Listenabsatz"/>
+    <w:basedOn w:val="ListParagraph"/>
     <w:qFormat/>
     <w:rsid w:val="00A77952"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="18"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A77952"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Kommentarzeichen">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00AC3279"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentartext">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="KommentartextZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="00AC3279"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kommentartext"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:rsid w:val="00AC3279"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="StandardWeb">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Standard"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AC3279"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kommentarthema">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Kommentartext"/>
-[...1 lines deleted...]
-    <w:link w:val="KommentarthemaZchn"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004779DC"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
-[...2 lines deleted...]
-    <w:link w:val="Kommentarthema"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:semiHidden/>
     <w:rsid w:val="004779DC"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0062322B"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Titel">
+  <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Standard"/>
-[...1 lines deleted...]
-    <w:link w:val="TitelZchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
     <w:rsid w:val="008853EA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
-[...2 lines deleted...]
-    <w:link w:val="Titel"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
     <w:rsid w:val="008853EA"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textkrper2">
+  <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="Textkrper2Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00991A66"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper2Zchn">
-[...2 lines deleted...]
-    <w:link w:val="Textkrper2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00991A66"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Textkrper3">
+  <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
-    <w:basedOn w:val="Standard"/>
-    <w:link w:val="Textkrper3Zchn"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00046765"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper3Zchn">
-[...2 lines deleted...]
-    <w:link w:val="Textkrper3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
     <w:rsid w:val="00046765"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
-[...2 lines deleted...]
-    <w:link w:val="berschrift5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:rsid w:val="00046765"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Seitenzahl">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00D844AD"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tabellenraster4">
     <w:name w:val="Tabellenraster4"/>
-    <w:basedOn w:val="NormaleTabelle"/>
-    <w:next w:val="Tabellenraster"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00A80702"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="177549660">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="456219818">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -8847,78 +8878,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68D1161C-E39A-495B-88E3-B45B29A9BAEB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>354</Words>
-  <Characters>2236</Characters>
+  <Words>379</Words>
+  <Characters>2163</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Kopfbogen hoch</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2585</CharactersWithSpaces>
+  <CharactersWithSpaces>2537</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Kopfbogen hoch</dc:title>
   <dc:creator>Microsoft Office-Anwender</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="version">
     <vt:lpwstr>130305</vt:lpwstr>
   </property>
 </Properties>
 </file>