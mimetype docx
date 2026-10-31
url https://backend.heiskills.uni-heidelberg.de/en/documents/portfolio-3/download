--- v0 (2025-10-29)
+++ v1 (2026-10-31)
@@ -8,1322 +8,1543 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="5504F2B3" w14:textId="77777777" w:rsidR="004B5CAF" w:rsidRDefault="004B5CAF" w:rsidP="004B5CAF">
+    <w:p w14:paraId="5504F2B3" w14:textId="10FD99DA" w:rsidR="004B5CAF" w:rsidRDefault="004B5CAF" w:rsidP="004B5CAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:t>ZM</w:t>
       </w:r>
       <w:r w:rsidR="009E5E12">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="009E5E12">
+      <w:r w:rsidR="002C44B6" w:rsidRPr="002C44B6">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
-        <w:t>CHECKLISTE ZUM UMGANG MIT DER ZEIT</w:t>
+        <w:t>Checklist for Time Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39DF90B9" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="004B5CAF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster3"/>
         <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="6379"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w14:paraId="50CCCFD5" w14:textId="77777777" w:rsidTr="00B647CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="50BFDEED" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="50BFDEED" w14:textId="48DC7B3C" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC0D02">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C44B6">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Stimmt</w:t>
-            </w:r>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>gree</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6BD7FC24" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="6BD7FC24" w14:textId="09EDEA27" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC0D02">
+            <w:r w:rsidRPr="002C44B6">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Umgang mit der Zeit:</w:t>
+              <w:t xml:space="preserve">Managing </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C44B6">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>my</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C44B6">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="57F0ED4F" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="57F0ED4F" w14:textId="03FA9E86" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC0D02">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Stimmt nicht</w:t>
-            </w:r>
+              <w:t>Disagree</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w14:paraId="0FA2095C" w14:textId="77777777" w:rsidTr="00B647CE">
+      <w:tr w:rsidR="00EC0D02" w:rsidRPr="008118BD" w14:paraId="0FA2095C" w14:textId="77777777" w:rsidTr="00B647CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C4DF9F1" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="367A6B0B" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="367A6B0B" w14:textId="5B7DCF7B" w:rsidR="00EC0D02" w:rsidRPr="002C44B6" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EC0D02">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C44B6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Oft gestalte ich nicht meine Aufgaben und meine Zeit, sondern ich reagiere nur auf die Anforderungen</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I often do not structure my tasks and my time proactively; instead, I simply react to demands.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11694C55" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="11694C55" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="002C44B6" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w14:paraId="4E575B3C" w14:textId="77777777" w:rsidTr="00B647CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="564DD5E7" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="564DD5E7" w14:textId="5895595D" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC0D02">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Stimmt</w:t>
-            </w:r>
+              <w:t>Agree</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="0313E3B3" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="0313E3B3" w14:textId="200B340C" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC0D02">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C44B6">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Verfügbare Zeit:</w:t>
+              <w:t>Available</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C44B6">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2D130945" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="2D130945" w14:textId="1EFB2A62" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC0D02">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Stimmt nicht</w:t>
-            </w:r>
+              <w:t>Disagree</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w14:paraId="740497FD" w14:textId="77777777" w:rsidTr="00B647CE">
+      <w:tr w:rsidR="00EC0D02" w:rsidRPr="008118BD" w14:paraId="740497FD" w14:textId="77777777" w:rsidTr="00B647CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0853DC00" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="142B9F41" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="142B9F41" w14:textId="0B3374C2" w:rsidR="00EC0D02" w:rsidRPr="002C44B6" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EC0D02">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C44B6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00EC0D02">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>For many things that matter to me, I have little or no time.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0D02" w:rsidRPr="002C44B6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68893D61" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="68893D61" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="002C44B6" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w14:paraId="2515C476" w14:textId="77777777" w:rsidTr="00B647CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6F47B85F" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="6F47B85F" w14:textId="490EE5C8" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC0D02">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Stimmt</w:t>
-            </w:r>
+              <w:t>Agree</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2D791145" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="2D791145" w14:textId="4868500C" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC0D02">
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Tempo</w:t>
+              <w:t>Pace</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1898482E" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="1898482E" w14:textId="6001905C" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC0D02">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Stimmt nicht</w:t>
-            </w:r>
+              <w:t>Disagree</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w14:paraId="3F3979EB" w14:textId="77777777" w:rsidTr="00B647CE">
+      <w:tr w:rsidR="00EC0D02" w:rsidRPr="008118BD" w14:paraId="3F3979EB" w14:textId="77777777" w:rsidTr="00B647CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F1E9BBD" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64497654" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="64497654" w14:textId="74508E70" w:rsidR="00EC0D02" w:rsidRPr="002C44B6" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EC0D02">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C44B6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Oft gehen mir die Dinge zu langsam und ich möchte sie beschleunigen.</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Things often progress too slowly for me, and I wish to accelerate them.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="714D5818" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="714D5818" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="002C44B6" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w14:paraId="28404D2A" w14:textId="77777777" w:rsidTr="00B647CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1B07071D" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="1B07071D" w14:textId="66DD4611" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC0D02">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Stimmt</w:t>
-            </w:r>
+              <w:t>Agree</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="77A895BC" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC0D02">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Stress</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="198541F7" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="198541F7" w14:textId="5F3042B3" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC0D02">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Stimmt nicht</w:t>
-            </w:r>
+              <w:t>Disagree</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w14:paraId="08CB4C49" w14:textId="77777777" w:rsidTr="00B647CE">
+      <w:tr w:rsidR="00EC0D02" w:rsidRPr="008118BD" w14:paraId="08CB4C49" w14:textId="77777777" w:rsidTr="00B647CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45DD1315" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D31E9C4" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="4D31E9C4" w14:textId="49CEAB92" w:rsidR="00EC0D02" w:rsidRPr="002C44B6" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EC0D02">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C44B6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Ich fühle mich häufig unter Druck. Oft müssen viele Dinge gleichzeitig erledigt werden.</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I frequently feel under pressure. Often many tasks must be completed simultaneously.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EE1D594" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="0EE1D594" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="002C44B6" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w14:paraId="44DFF0A2" w14:textId="77777777" w:rsidTr="00B647CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7A3A44DD" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="7A3A44DD" w14:textId="5267B6E4" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC0D02">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Stimmt</w:t>
-            </w:r>
+              <w:t>Aggree</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2870C2E7" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="2870C2E7" w14:textId="4C54259D" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC0D02">
+            <w:r w:rsidRPr="002C44B6">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Zeitdiebe / Aufschieben:</w:t>
-            </w:r>
+              <w:t>Time-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C44B6">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>wasters</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C44B6">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C44B6">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Procrastination</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="08F1F20F" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="08F1F20F" w14:textId="16B9413B" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC0D02">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Stimmt nicht</w:t>
-            </w:r>
+              <w:t>Disagree</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w14:paraId="08584950" w14:textId="77777777" w:rsidTr="00B647CE">
+      <w:tr w:rsidR="00EC0D02" w:rsidRPr="008118BD" w14:paraId="08584950" w14:textId="77777777" w:rsidTr="00B647CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E1F3FC1" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FDDC533" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="6FDDC533" w14:textId="0866047A" w:rsidR="00EC0D02" w:rsidRPr="002C44B6" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EC0D02">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C44B6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Ich verrichte meine eigentlichen Aufgaben häufig erst am Ende des Tages. Tagsüber kommt immer wieder etwas anderes dazwischen.</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I often complete my actual tasks only at the end of the day because other matters keep interrupting me during the day.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29E3198F" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="29E3198F" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="002C44B6" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w14:paraId="30B299AD" w14:textId="77777777" w:rsidTr="00B647CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3E0124AE" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="3E0124AE" w14:textId="6A9E7C73" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC0D02">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Stimmt</w:t>
-            </w:r>
+              <w:t>Agree</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE8FDE7" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="4CE8FDE7" w14:textId="49057C61" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC0D02">
+            <w:r w:rsidRPr="002C44B6">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Raum für Freizeit:</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Room </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C44B6">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C44B6">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C44B6">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>leisure</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="216166D4" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="216166D4" w14:textId="76680FFA" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC0D02">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Stimmt nicht</w:t>
-            </w:r>
+              <w:t>Disagree</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w14:paraId="35C82C07" w14:textId="77777777" w:rsidTr="00B647CE">
+      <w:tr w:rsidR="00EC0D02" w:rsidRPr="008118BD" w14:paraId="35C82C07" w14:textId="77777777" w:rsidTr="00B647CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EBE4056" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73B70FCF" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="73B70FCF" w14:textId="49C0BAAA" w:rsidR="00EC0D02" w:rsidRPr="002C44B6" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EC0D02">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C44B6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00EC0D02">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>My leisure time is too limited.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0D02" w:rsidRPr="002C44B6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00EC0D02">
+            <w:r w:rsidR="00EC0D02" w:rsidRPr="002C44B6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50E67FF8" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="50E67FF8" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="002C44B6" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w14:paraId="107F75EA" w14:textId="77777777" w:rsidTr="00B647CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="5B4DE7B3" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="5B4DE7B3" w14:textId="0BED6E48" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC0D02">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Stimmt</w:t>
-            </w:r>
+              <w:t>Agree</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="56BEB217" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="56BEB217" w14:textId="22C7C42E" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC0D02">
+            <w:r w:rsidRPr="002C44B6">
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bezug zu meinem Studium:</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Connection </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C44B6">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C44B6">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C44B6">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>my</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002C44B6">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002C44B6">
+              <w:rPr>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>studies</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="6CC3040E" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="6CC3040E" w14:textId="34C144B1" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EC0D02">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Stimmt nicht</w:t>
-            </w:r>
+              <w:t>Disagree</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w14:paraId="6B8246F1" w14:textId="77777777" w:rsidTr="00B647CE">
+      <w:tr w:rsidR="00EC0D02" w:rsidRPr="008118BD" w14:paraId="6B8246F1" w14:textId="77777777" w:rsidTr="00B647CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04DB49FC" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6BB1EFF5" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="244F78AD" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="244F78AD" w14:textId="0FBBFADD" w:rsidR="00EC0D02" w:rsidRPr="002C44B6" w:rsidRDefault="002C44B6" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00EC0D02">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C44B6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00EC0D02">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>I enjoy and take pleasure in my studies.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC0D02" w:rsidRPr="002C44B6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17D54344" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="00EC0D02" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
+          <w:p w14:paraId="17D54344" w14:textId="77777777" w:rsidR="00EC0D02" w:rsidRPr="002C44B6" w:rsidRDefault="00EC0D02" w:rsidP="00EC0D02">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7FE87113" w14:textId="099718CC" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="004B5CAF">
+    <w:p w14:paraId="7FE87113" w14:textId="099718CC" w:rsidR="007D4E81" w:rsidRPr="002C44B6" w:rsidRDefault="007D4E81" w:rsidP="004B5CAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7526666D" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81">
+    <w:p w14:paraId="7526666D" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="002C44B6" w:rsidRDefault="007D4E81">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-        <w:sectPr w:rsidR="007D4E81" w:rsidSect="007D4E81">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007D4E81" w:rsidRPr="002C44B6" w:rsidSect="007D4E81">
           <w:footerReference w:type="default" r:id="rId7"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69097DA8" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008853EA" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="69097DA8" w14:textId="2DDB060D" w:rsidR="007D4E81" w:rsidRPr="002C44B6" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1455"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002C44B6">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ZM2</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="002C44B6">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="008853EA">
+      <w:r w:rsidR="002C44B6" w:rsidRPr="002C44B6">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
-        </w:rPr>
-        <w:t>Wochen-Zeitprotokoll</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Weekly Time Log</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C2676C4" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="2C2676C4" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="002C44B6" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1455"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AA703C9" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="544913E7" w14:textId="4C8CDFE8" w:rsidR="007D4E81" w:rsidRPr="002C44B6" w:rsidRDefault="002C44B6" w:rsidP="007D4E81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1455"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008853EA">
+      <w:r w:rsidRPr="002C44B6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...16 lines deleted...]
-        <w:t>) Ihre wesentlichen Aktivitäten nach den Rubriken der Aufgaben 2-4. Vergessen Sie nicht den Schlaf und differenzieren Sie bei Studium zwischen Präsenzveranstaltungen und Eigenarbeit. Es wird übersichtlicher, wenn Sie Farben benutzen.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Record your time allocation for a typical week before beginning the time management module, using the provided template. Enter your main activities (rounded to the nearest hour) according to the categories from Tasks 2–4. Remember to include sleeping hours and to distinguish, within your studies, between on-site classes and independent work. Using color coding will make the log easier to read.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="544913E7" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="5376A16B" w14:textId="77777777" w:rsidR="002C44B6" w:rsidRPr="002C44B6" w:rsidRDefault="002C44B6" w:rsidP="007D4E81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1455"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster1"/>
         <w:tblW w:w="14056" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
       </w:tblGrid>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w14:paraId="454D3EA9" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="128D759D" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="128D759D" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="002C44B6" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...7 lines deleted...]
-          <w:p w14:paraId="57E5C2B4" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E5C2B4" w14:textId="0AC2D4C4" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0CC3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Montag</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="246B55D9" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+              <w:t>Mon</w:t>
+            </w:r>
+            <w:r w:rsidR="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>day</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="246B55D9" w14:textId="3BD2301B" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="002C44B6" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Tuesday</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44C9333C" w14:textId="64395969" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="002C44B6" w:rsidP="00FB54D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Wednesday</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75BF509F" w14:textId="1CF1EB60" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="002C44B6" w:rsidP="00FB54D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Thursday</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4784DD12" w14:textId="208396F5" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="008E0CC3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Dienstag</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="44C9333C" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+              <w:t>F</w:t>
+            </w:r>
+            <w:r w:rsidR="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>riday</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F21D860" w14:textId="1F92E8FD" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0CC3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Mittwoch</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="75BF509F" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>aturday</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6076B6BC" w14:textId="1D6DE458" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0CC3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Donnerstag</w:t>
-[...74 lines deleted...]
-              <w:t>Sonntag</w:t>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>unday</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w14:paraId="6193394D" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F69B69B" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="3F69B69B" w14:textId="0A0577FD" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0CC3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>6.00-7.00</w:t>
+              <w:t>6.00</w:t>
+            </w:r>
+            <w:r w:rsidR="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>am</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-7.00</w:t>
+            </w:r>
+            <w:r w:rsidR="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="558F30A6" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="714A300F" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
@@ -1398,68 +1619,95 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AF91B26" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w14:paraId="19A81FB0" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="680A1729" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="680A1729" w14:textId="2E00D603" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0CC3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>7.00-8.00</w:t>
+              <w:t>7.00</w:t>
+            </w:r>
+            <w:r w:rsidR="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>am</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-8.00</w:t>
+            </w:r>
+            <w:r w:rsidR="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66277814" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13367E98" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
@@ -1534,68 +1782,95 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45138A29" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w14:paraId="63B4C1D1" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61D45FC7" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="61D45FC7" w14:textId="2436A5B7" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0CC3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>8.00-9.00</w:t>
+              <w:t>8.00</w:t>
+            </w:r>
+            <w:r w:rsidR="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>am</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-9.00</w:t>
+            </w:r>
+            <w:r w:rsidR="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B6B4204" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CD05C6F" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
@@ -1670,68 +1945,95 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CAD697D" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w14:paraId="426AF1F1" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="287C4DDD" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="287C4DDD" w14:textId="5CD8D9AD" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0CC3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>9.00-10.00</w:t>
+              <w:t>9.00</w:t>
+            </w:r>
+            <w:r w:rsidR="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>am</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-10.00</w:t>
+            </w:r>
+            <w:r w:rsidR="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43C3D015" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A128354" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
@@ -1806,68 +2108,95 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CC09041" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w14:paraId="0EEE21E1" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BD08CB6" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="1BD08CB6" w14:textId="1455AA2E" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0CC3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>10.00-11.00</w:t>
+              <w:t>10.00</w:t>
+            </w:r>
+            <w:r w:rsidR="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>am</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-11.00</w:t>
+            </w:r>
+            <w:r w:rsidR="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2AB2D3A5" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="296E3D41" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
@@ -1942,68 +2271,95 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CB1E014" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w14:paraId="4997A37B" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60967A92" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="60967A92" w14:textId="2169AD8B" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0CC3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>11.00-12.00</w:t>
+              <w:t>11.00</w:t>
+            </w:r>
+            <w:r w:rsidR="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>am</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-12.00</w:t>
+            </w:r>
+            <w:r w:rsidR="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07E917F9" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14495246" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
@@ -2078,68 +2434,113 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70F03113" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w14:paraId="4A307D5E" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59679001" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="59679001" w14:textId="37D992FB" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0CC3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>12.00-13.00</w:t>
+              <w:t>12.00</w:t>
+            </w:r>
+            <w:r w:rsidR="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r w:rsidR="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="750C6CE6" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78BA9B07" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
@@ -2214,68 +2615,113 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="642DC020" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w14:paraId="38D20D88" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41464EA6" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="41464EA6" w14:textId="3B1703A9" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E0CC3">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>13.00-14.00</w:t>
+              <w:t>1.00</w:t>
+            </w:r>
+            <w:r w:rsidR="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r w:rsidR="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4144056E" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69911F9B" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
@@ -2350,68 +2796,122 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65819F88" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w14:paraId="4CCD9293" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D5DEE2C" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="6D5DEE2C" w14:textId="73071982" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="002C44B6" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E0CC3">
-[...6 lines deleted...]
-              <w:t>14.00-15.00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47871109" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23A55446" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
@@ -2486,68 +2986,122 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FF533B6" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w14:paraId="216810FF" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="057CF9DB" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="057CF9DB" w14:textId="2D70E6DD" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="002C44B6" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E0CC3">
-[...6 lines deleted...]
-              <w:t>15.00-16.00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="268A01FB" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="177AAF3C" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
@@ -2645,69 +3199,123 @@
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster2"/>
         <w:tblW w:w="14056" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
       </w:tblGrid>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w14:paraId="3DBA7B09" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B186D78" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="0B186D78" w14:textId="2E6C1558" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="002C44B6" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E0CC3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>16.00-17.00</w:t>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="432C3E2E" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="135A3D49" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
@@ -2782,68 +3390,122 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="085B9D9E" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w14:paraId="3517AB20" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="360ECA6F" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="360ECA6F" w14:textId="724958B3" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="002C44B6" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E0CC3">
-[...6 lines deleted...]
-              <w:t>17.00-18.00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7078C6B5" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="646C0B68" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
@@ -2918,68 +3580,122 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A36D860" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w14:paraId="4C34FD2E" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="680CB2B4" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="680CB2B4" w14:textId="5D822CF0" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="002C44B6" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E0CC3">
-[...6 lines deleted...]
-              <w:t>18.00-19.00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A30998D" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="457FA138" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
@@ -3054,68 +3770,122 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2099ED65" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w14:paraId="40EC51C7" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27E19E1C" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="27E19E1C" w14:textId="734BF1CC" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="002C44B6" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E0CC3">
-[...6 lines deleted...]
-              <w:t>19.00-20.00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="157B6E31" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B3F155C" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
@@ -3190,68 +3960,122 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A36BC8E" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w14:paraId="1D25BF79" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="450A0FFE" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="450A0FFE" w14:textId="6E547BD0" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="002C44B6" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E0CC3">
-[...6 lines deleted...]
-              <w:t>20.00-21.00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E144ECD" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C1FEBE8" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
@@ -3326,68 +4150,122 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F0D5293" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w14:paraId="32E33686" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2F5847" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="4C2F5847" w14:textId="159AE5A2" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="002C44B6" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E0CC3">
-[...6 lines deleted...]
-              <w:t>21.00-22.00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F5A7508" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C489A8E" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
@@ -3462,68 +4340,122 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47C02F4B" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w14:paraId="5C48D219" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51AF8A32" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="51AF8A32" w14:textId="0DE46C2A" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="002C44B6" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E0CC3">
-[...6 lines deleted...]
-              <w:t>22.00-23.00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56557FFF" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="291C3FB1" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
@@ -3598,68 +4530,122 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3250AEA6" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w14:paraId="0EA9944F" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70B0E0F8" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="70B0E0F8" w14:textId="754EF50E" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="002C44B6" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E0CC3">
-[...6 lines deleted...]
-              <w:t>23.00-24.00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>pm</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CB38CC5" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F2C3304" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
@@ -3734,68 +4720,122 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F2878A8" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w14:paraId="6F0AB087" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AAB54EC" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="1AAB54EC" w14:textId="704EC488" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="002C44B6" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E0CC3">
-[...6 lines deleted...]
-              <w:t>0.00-6.00</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>am</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="008E0CC3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39E59A62" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3860615E" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E0CC3" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
@@ -3948,934 +4988,1366 @@
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00F37389">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:t>Life-Work-Balance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E017772" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="295025E9" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="38C5B8FE" w14:textId="77777777" w:rsidR="002C44B6" w:rsidRPr="002C44B6" w:rsidRDefault="002C44B6" w:rsidP="007D4E81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F37389">
+      <w:r w:rsidRPr="002C44B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>Vergegenwärtigen Sie sich den jeweiligen Lebensbereich, wie er in der ersten Spalte angegeben ist (z.B. bei Überschneidungen zwischen Freizeit und Soziales Leben) orientieren Sie sich bitte daran, was dabei für Sie im Vordergrund steht.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Review each area of life listed in the first column. In cases where categories overlap (e.g., leisure and social life), focus on the aspect that is most relevant to you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02CB18CA" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="036CA1A8" w14:textId="77777777" w:rsidR="002C44B6" w:rsidRPr="002C44B6" w:rsidRDefault="002C44B6" w:rsidP="007D4E81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:iCs/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F37389">
+      <w:r w:rsidRPr="002C44B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>Konkretisieren Sie dann in der zweiten Spalte bitte diesen Bereich durch solche Tätigkeiten, die diesem Bereich für Sie persönlich entsprechen.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Next, specify this area in the second column by listing the activities that personally belong to it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4482B940" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="6609AB1C" w14:textId="1F57B94E" w:rsidR="007D4E81" w:rsidRPr="002C44B6" w:rsidRDefault="002C44B6" w:rsidP="007D4E81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F37389">
+      <w:r w:rsidRPr="002C44B6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
-        </w:rPr>
-        <w:t>Tragen Sie dann in der dritten Spalte den geschätzten zeitlichen Umfang, den Sie für diesen Bereich durchschnittlich pro Woche derzeit aufwenden.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Finally, in the third column, enter the estimated amount of time you currently devote to this area on average per week.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6609AB1C" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="767B76E2" w14:textId="77777777" w:rsidR="002C44B6" w:rsidRPr="002C44B6" w:rsidRDefault="002C44B6" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14078" w:type="dxa"/>
         <w:tblInd w:w="212" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3894"/>
         <w:gridCol w:w="8564"/>
         <w:gridCol w:w="1620"/>
       </w:tblGrid>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="00F37389" w14:paraId="0A8B6564" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="677"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3894" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="1BF6405E" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="1BF6405E" w14:textId="661923C0" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="002C44B6" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37389">
-[...4 lines deleted...]
-              <w:t>Bereich</w:t>
+            <w:r w:rsidRPr="002C44B6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8564" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="51101EE7" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="51101EE7" w14:textId="7971EA6A" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
               <w:outlineLvl w:val="7"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F37389">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Was? - Konkrete Aktivitäten</w:t>
-            </w:r>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidR="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>hat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F37389">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004C37BF" w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Specific</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004C37BF" w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004C37BF" w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Activities</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="727E6C11" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="727E6C11" w14:textId="0515DA23" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="004C37BF" w:rsidP="00FB54D5">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
               <w:outlineLvl w:val="7"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37389">
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Wieviel?</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7704B472" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+              <w:t>How</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>much</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="00F37389">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7704B472" w14:textId="6742DAA0" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="004C37BF" w:rsidP="00FB54D5">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120"/>
               <w:outlineLvl w:val="7"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37389">
+            <w:r w:rsidRPr="004C37BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Std./Woche</w:t>
+              <w:t>Hours/Week</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4E81" w:rsidRPr="00F37389" w14:paraId="7FF5DAE8" w14:textId="77777777" w:rsidTr="00FB54D5">
+      <w:tr w:rsidR="007D4E81" w:rsidRPr="008118BD" w14:paraId="7FF5DAE8" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3894" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20BD5711" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="20BD5711" w14:textId="6D1FA7A2" w:rsidR="007D4E81" w:rsidRPr="004C37BF" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="1AC1E153" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1. Stu</w:t>
+            </w:r>
+            <w:r w:rsidR="004C37BF" w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>dies</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AC1E153" w14:textId="2B609864" w:rsidR="007D4E81" w:rsidRPr="004C37BF" w:rsidRDefault="004C37BF" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Präsenzveranstaltungen und Eigenarbeit</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>In-person classes and independent work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AEDDED5" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="1AEDDED5" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="004C37BF" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="328A5544" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="328A5544" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="004C37BF" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="00F37389" w14:paraId="07CD1376" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3894" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15DBE1E2" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="15DBE1E2" w14:textId="3B83F7F1" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F37389">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>2. Alltagsorganisation:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2F754849" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidR="004C37BF" w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daily </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004C37BF" w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Organization</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00F37389">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F754849" w14:textId="56B29077" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="004C37BF" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37389">
-[...4 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Job, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>errands</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8564" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4162E04D" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0943C444" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4E81" w:rsidRPr="00F37389" w14:paraId="0016A87D" w14:textId="77777777" w:rsidTr="00FB54D5">
+      <w:tr w:rsidR="007D4E81" w:rsidRPr="008118BD" w14:paraId="0016A87D" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3894" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61705687" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="61705687" w14:textId="71B69AF6" w:rsidR="007D4E81" w:rsidRPr="004C37BF" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="2DB46FE1" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidR="004C37BF" w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Social Life</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DB46FE1" w14:textId="0A69B5C8" w:rsidR="007D4E81" w:rsidRPr="004C37BF" w:rsidRDefault="004C37BF" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Kontakte, Beziehungen, Familie</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Contacts, relationships, family</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E34E7B9" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="7E34E7B9" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="004C37BF" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EAA8E01" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="4EAA8E01" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="004C37BF" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4E81" w:rsidRPr="00F37389" w14:paraId="5695E7D6" w14:textId="77777777" w:rsidTr="00FB54D5">
+      <w:tr w:rsidR="007D4E81" w:rsidRPr="008118BD" w14:paraId="5695E7D6" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3894" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="004A7B03" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="004A7B03" w14:textId="639B7E3E" w:rsidR="007D4E81" w:rsidRPr="004C37BF" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="445DCD06" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. </w:t>
+            </w:r>
+            <w:r w:rsidR="004C37BF" w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Active Leisure</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="445DCD06" w14:textId="4B220624" w:rsidR="007D4E81" w:rsidRPr="004C37BF" w:rsidRDefault="004C37BF" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Hobbies, Sport, geistige Interessen</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Hobbies, sports, intellectual interests</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D8F49BF" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="5D8F49BF" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="004C37BF" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D0CFEC0" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="5D0CFEC0" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="004C37BF" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4E81" w:rsidRPr="00F37389" w14:paraId="7A5A3CFD" w14:textId="77777777" w:rsidTr="00FB54D5">
+      <w:tr w:rsidR="007D4E81" w:rsidRPr="008118BD" w14:paraId="7A5A3CFD" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3894" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FEBDFA6" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="4FEBDFA6" w14:textId="30BDC130" w:rsidR="007D4E81" w:rsidRPr="004C37BF" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...9 lines deleted...]
-          <w:p w14:paraId="26EFB427" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. </w:t>
+            </w:r>
+            <w:r w:rsidR="004C37BF" w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Contemplative Time</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26EFB427" w14:textId="56128575" w:rsidR="007D4E81" w:rsidRPr="004C37BF" w:rsidRDefault="004C37BF" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Ruhe, zu sich kommen</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Rest, reflection, personal downtime</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54DF15A2" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="54DF15A2" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="004C37BF" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D4DBD0C" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="0D4DBD0C" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="004C37BF" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="00F37389" w14:paraId="754ED2EA" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3894" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72E2A89F" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="72E2A89F" w14:textId="1F25CC33" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F37389">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>6. Als vertan erlebte Zeit</w:t>
+              <w:t xml:space="preserve">6. </w:t>
+            </w:r>
+            <w:r w:rsidR="004C37BF" w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Time </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004C37BF" w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>experienced</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004C37BF" w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004C37BF" w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004C37BF" w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004C37BF" w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>wasted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="004C37BF" w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>”</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C6BDF8F" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8564" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="516C5E45" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45695781" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4E81" w:rsidRPr="00F37389" w14:paraId="5A79C03B" w14:textId="77777777" w:rsidTr="00FB54D5">
+      <w:tr w:rsidR="007D4E81" w:rsidRPr="008118BD" w14:paraId="5A79C03B" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3894" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BFE6027" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="6BFE6027" w14:textId="19DE4D07" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F37389">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>7. Schlaf</w:t>
+              <w:t>7. S</w:t>
+            </w:r>
+            <w:r w:rsidR="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>leep</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18BBAFD5" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8564" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73553500" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="73553500" w14:textId="09E2833B" w:rsidR="007D4E81" w:rsidRPr="004C37BF" w:rsidRDefault="004C37BF" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F37389">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C37BF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C37BF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
-              </w:rPr>
-              <w:t>Wie nachhaltig und wie regelmäßig?</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>How restorative and how regular?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26DF2ACD" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="26DF2ACD" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="004C37BF" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0BD07566" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00F37389" w:rsidRDefault="007D4E81" w:rsidP="007D4E81"/>
-    <w:p w14:paraId="573474FD" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="0BD07566" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="004C37BF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="573474FD" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="004C37BF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:sectPr w:rsidR="007D4E81" w:rsidSect="0030082D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007D4E81" w:rsidRPr="004C37BF" w:rsidSect="0030082D">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1278EAD3" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="1278EAD3" w14:textId="72EF9A4F" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00772A31">
+      <w:r w:rsidRPr="00C21AAF">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ZM4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00772A31">
+      <w:r w:rsidRPr="00C21AAF">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00772A31">
+      <w:r w:rsidR="004C37BF" w:rsidRPr="00C21AAF">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
-        </w:rPr>
-        <w:t>Zeitkuchen</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Time Pie Chart</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D55D1F" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="43D55D1F" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B623824" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="32109AAA" w14:textId="2B62E055" w:rsidR="007D4E81" w:rsidRDefault="00C21AAF" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00772A31">
+      <w:r w:rsidRPr="00C21AAF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>Tragen Sie bitte die in Blatt 2 ermittelte individuelle Verteilung der Zeit auf die sieben vorgegebenen Bereiche in den folgenden Kreis ein. Die Segmente sind als Hilfslinien gedacht.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Using the data recorded on Sheet 2, plot your individual distribution of time across the seven designated areas in the circle below. </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00C21AAF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21AAF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00772A31">
+        <w:t>segments</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21AAF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Beachten Sie bitte:</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21AAF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21AAF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21AAF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>intended</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21AAF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21AAF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21AAF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21AAF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>guidelines</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21AAF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5F18CB" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="0B44DA79" w14:textId="77777777" w:rsidR="00C21AAF" w:rsidRPr="00772A31" w:rsidRDefault="00C21AAF" w:rsidP="007D4E81">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CBF10FE" w14:textId="08FBA357" w:rsidR="00C21AAF" w:rsidRDefault="00C21AAF" w:rsidP="00C21AAF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21AAF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21AAF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C21AAF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>note</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C21AAF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38B5E386" w14:textId="77777777" w:rsidR="00C21AAF" w:rsidRDefault="00C21AAF" w:rsidP="00C21AAF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="019F3A55" w14:textId="77777777" w:rsidR="00C21AAF" w:rsidRPr="00C21AAF" w:rsidRDefault="00C21AAF" w:rsidP="007D4E81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00772A31">
+      <w:r w:rsidRPr="00C21AAF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>Der ganze Kreis repräsentiert eine Woche =168 Std (7 x 24 Std.).</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The entire circle represents one week = 168 hours (7 × 24 hours).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4146DA38" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="562E7234" w14:textId="0914E4EE" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="00C21AAF" w:rsidP="007D4E81">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00772A31">
+      <w:r w:rsidRPr="00C21AAF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>Ein Segment des Kreises repräsentiert 1/16 einer Woche = 10,5 Std</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>One segment of the circle corresponds to 1/16 of a week = 10.5 hours.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562E7234" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
-[...10 lines deleted...]
-    <w:p w14:paraId="4EE02941" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="4EE02941" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="089B7FD4" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="089B7FD4" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="508399FE" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="508399FE" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63B78508" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="63B78508" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772A31">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1305AE7C" wp14:editId="5C0373E2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>421640</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2764155</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5486400" cy="635"/>
                 <wp:effectExtent l="1921510" t="0" r="1916430" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="29" name="Gerader Verbinder 29"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -4905,51 +6377,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="2A0FF597" id="Gerader Verbinder 29" o:spid="_x0000_s1026" style="position:absolute;rotation:8791866fd;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="33.2pt,217.65pt" to="465.2pt,217.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPMSGGywEAAHQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x5KdyHAFyznYTS9p&#10;ayDpB6wpSiJKcQkubUl/X5JWnT5uRXUguA/Ozs6uto9jr9lFOlJoKr5c5JxJI7BWpq34t9enuw1n&#10;5MHUoNHIik+S+OPu/bvtYEu5wg51LR0LIIbKwVa8896WWUaikz3QAq00Idig68EH07VZ7WAI6L3O&#10;Vnm+zgZ0tXUoJFHwHq5Bvkv4TSOF/9o0JD3TFQ/cfDpdOk/xzHZbKFsHtlNipgH/wKIHZULRG9QB&#10;PLCzU39B9Uo4JGz8QmCfYdMoIVMPoZtl/kc3Lx1YmXoJ4pC9yUT/D1Z8uezN0UXqYjQv9hnFd2IG&#10;9x2YViYCr5MNg1tGqbLBUnl7Eg2yR8dOw2esQw6cPSYVxsb1zGFQ+255XxT5Jl8nf+iXjUn86Sa+&#10;HD0TwVk8bNYPeZiRCLH1fZHqQRmhIjvryH+S2LN4qbhWJioDJVyeyUdqbynRbfBJaZ2mqw0bKv6h&#10;WBXpAaFWdQzGNHLtaa8du0Dcj/TNdX9LizUPQN01jyY6oL+ujsOzqVOZTkL9cb57UPp6D7S0mYWL&#10;WsXFpPKE9XR0PwUNo0385zWMu/OrnV6//Sy7HwAAAP//AwBQSwMEFAAGAAgAAAAhAFXL7rzfAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQhe8m/ofNmHgx7aIlLSJL02hITG9FD3hb2BGI&#10;7CxhtwX/veNJb/PyXt58L9svdhAXnHzvSMH9OgKB1DjTU6vg/a1YJSB80GT04AgVfKOHfX59lenU&#10;uJlOeClDK7iEfKoVdCGMqZS+6dBqv3YjEnufbrI6sJxaaSY9c7kd5EMUbaXVPfGHTo/43GHzVZ6t&#10;guN8d5JL8frRjMfyUL1UVeHrWKnbm+XwBCLgEv7C8IvP6JAzU+3OZLwYFMSPyYajCjYxCPZZ81Er&#10;SLa7GGSeyf8L8h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzzEhhssBAAB0AwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVcvuvN8AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAAAlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#10;">
+              <v:line w14:anchorId="269A42DA" id="Gerader Verbinder 29" o:spid="_x0000_s1026" style="position:absolute;rotation:8791866fd;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="33.2pt,217.65pt" to="465.2pt,217.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD3KRPf5gEAAKQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6N3bSOkiNOD0kay/d&#10;FqDd7rQkx8JkUZCUOPn7UUqQttttmA8CRT6Rj4/08uE4GHZQPmi0DZ9OSs6UFSi13TX8x+vjzYKz&#10;EMFKMGhVw08q8IfV50/L0dVqhj0aqTyjJDbUo2t4H6OriyKIXg0QJuiUpWCHfoBIV78rpIeRsg+m&#10;mJXlvBjRS+dRqBDIuzkH+Srn7zol4veuCyoy03DiFvPp89mms1gtod55cL0WFxrwDywG0JaKXlNt&#10;IALbe/1XqkELjwG7OBE4FNh1WqjcA3UzLf/o5qUHp3IvJE5wV5nC/0srvh22nmnZ8Nk9ZxYGmtGT&#10;8pCm8lP5VttkUYyEGl2oCb+2W59aFUf74p5R/ArM4roHu1OZ8OvJUZJpelF8eJIuwVG5dvyKkjCw&#10;j5hVO3Z+YB5pOjfT26oqF+U8+0kfdszDOl2HpY6RCXJWd4v5XUkzFRSb31a5HtQpVWLnfIhPCgeW&#10;jIYbbZOSUMPhOcRE7Q2S3BYftTF5G4xlY8Pvq1mVHwQ0WqZgggW/a9fGswOkfcrfpe4HWKq5gdCf&#10;ceEUNhgTDmqPeyuz1SuQXy52BG3ONtEy9iJc0uqseovytPWJddKQViHzv6xt2rX394x6+7lWvwEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAFXL7rzfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQ&#10;he8m/ofNmHgx7aIlLSJL02hITG9FD3hb2BGI7CxhtwX/veNJb/PyXt58L9svdhAXnHzvSMH9OgKB&#10;1DjTU6vg/a1YJSB80GT04AgVfKOHfX59lenUuJlOeClDK7iEfKoVdCGMqZS+6dBqv3YjEnufbrI6&#10;sJxaaSY9c7kd5EMUbaXVPfGHTo/43GHzVZ6tguN8d5JL8frRjMfyUL1UVeHrWKnbm+XwBCLgEv7C&#10;8IvP6JAzU+3OZLwYFMSPyYajCjYxCPZZ81ErSLa7GGSeyf8L8h8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA9ykT3+YBAACkAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAVcvuvN8AAAAJAQAADwAAAAAAAAAAAAAAAABABAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;">
                 <v:stroke dashstyle="1 1"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00772A31">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B817EB8" wp14:editId="01E7159D">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>421640</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2764790</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5486400" cy="635"/>
                 <wp:effectExtent l="1035685" t="0" r="1030605" b="0"/>
@@ -4983,51 +6455,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="34D885DF" id="Gerader Verbinder 28" o:spid="_x0000_s1026" style="position:absolute;rotation:7332483fd;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="33.2pt,217.7pt" to="465.2pt,217.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASZ3D4ywEAAHQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x5Jc23AEyznYTS9p&#10;ayDpB6wpSiJKcQkubUl/X5J2nT5uQXQguA/Ozs6uNg9jr9lZOlJoKl7Mcs6kEVgr01b8x8vj3Zoz&#10;8mBq0GhkxSdJ/GH78cNmsKWcY4e6lo4FEEPlYCveeW/LLCPRyR5ohlaaEGzQ9eCD6dqsdjAE9F5n&#10;8zxfZQO62joUkih495cg3yb8ppHCf28akp7pigduPp0uncd4ZtsNlK0D2ylxpQFvYNGDMqHoDWoP&#10;HtjJqf+geiUcEjZ+JrDPsGmUkKmH0E2R/9PNcwdWpl6COGRvMtH7wYpv5505uEhdjObZPqH4Sczg&#10;rgPTykTgZbJhcEWUKhsslbcn0SB7cOw4fMU65MDJY1JhbFzPHAa174rFer26L4rkD/2yMYk/3cSX&#10;o2ciOJeL9WqRhxmJEFt9WqZ6UEaoyM468l8k9ixeKq6VicpACecn8pHaa0p0G3xUWqfpasOGit8v&#10;58v0gFCrOgZjGrn2uNOOnSHuR/qudf9KizX3QN0ljybao7+sjsOTqVOZTkL9+Xr3oPTlHmhpcxUu&#10;ahUXk8oj1tPB/RY0jDbxv65h3J0/7fT69WfZ/gIAAP//AwBQSwMEFAAGAAgAAAAhABX1lG7fAAAA&#10;CQEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAUhHck/oP1kNioA2mbNMSpEFI7sEBTho5u/Jqk&#10;xM9R7Kbh3/OYYDzd6e67fD3ZTow4+NaRgsdZBAKpcqalWsHnfvOQgvBBk9GdI1TwjR7Wxe1NrjPj&#10;rrTDsQy14BLymVbQhNBnUvqqQav9zPVI7J3cYHVgOdTSDPrK5baTT1G0lFa3xAuN7vG1weqrvFgF&#10;23c6bMckPWze4uRjX9J5MLuzUvd308sziIBT+AvDLz6jQ8FMR3ch40WnYL5KY44qiBcg2Gc9B3FU&#10;kC6TBcgil/8fFD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEmdw+MsBAAB0AwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAFfWUbt8AAAAJAQAA&#10;DwAAAAAAAAAAAAAAAAAlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#10;">
+              <v:line w14:anchorId="3FEF56BF" id="Gerader Verbinder 28" o:spid="_x0000_s1026" style="position:absolute;rotation:7332483fd;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="33.2pt,217.7pt" to="465.2pt,217.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBUQUaC5gEAAKQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6N46zJEiNOD0kay/d&#10;FqDd7owsx8JkUaCUOPn7UUqQrtttmA8CRT6Rj4/08uHUW3HUFAy6WpajsRTaKWyM29fy++vj3UKK&#10;EME1YNHpWp51kA+rjx+Wg6/0BDu0jSbBSVyoBl/LLkZfFUVQne4hjNBrx8EWqYfIV9oXDcHA2Xtb&#10;TMbjeTEgNZ5Q6RDYu7kE5Srnb1ut4re2DToKW0vmFvNJ+dyls1gtodoT+M6oKw34BxY9GMdFb6k2&#10;EEEcyPyVqjeKMGAbRwr7AtvWKJ174G7K8R/dvHTgde6FxQn+JlP4f2nV1+OWhGlqOeFJOeh5Rk+a&#10;IE3lh6adccniGAs1+FAxfu22lFpVJ/fin1H9DMLhugO315nw69lzkjK9KN49SZfgudxu+IINY+AQ&#10;Mat2aqkXhDydu3K6WMzvyzL7WR9xysM634alT1Eods6mi/l0zDNVHJt/muV6UKVUiZ2nEJ809iIZ&#10;tbTGJSWhguNziInaGyS5HT4aa/M2WCeGWt7PJrP8IKA1TQomWKD9bm1JHCHtU/6udd/BUs0NhO6C&#10;C+ewwZhwUBEeXJOtTkPz+WpHMPZiMy3rrsIlrS6q77A5bymxThryKmT+17VNu/b7PaPefq7VLwAA&#10;AP//AwBQSwMEFAAGAAgAAAAhABX1lG7fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMjzFPwzAU&#10;hHck/oP1kNioA2mbNMSpEFI7sEBTho5u/JqkxM9R7Kbh3/OYYDzd6e67fD3ZTow4+NaRgsdZBAKp&#10;cqalWsHnfvOQgvBBk9GdI1TwjR7Wxe1NrjPjrrTDsQy14BLymVbQhNBnUvqqQav9zPVI7J3cYHVg&#10;OdTSDPrK5baTT1G0lFa3xAuN7vG1weqrvFgF23c6bMckPWze4uRjX9J5MLuzUvd308sziIBT+AvD&#10;Lz6jQ8FMR3ch40WnYL5KY44qiBcg2Gc9B3FUkC6TBcgil/8fFD8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAVEFGguYBAACkAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAFfWUbt8AAAAJAQAADwAAAAAAAAAAAAAAAABABAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;">
                 <v:stroke dashstyle="1 1"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00772A31">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1934E76D" wp14:editId="1D9F0DB4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>421640</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>29845</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5486400" cy="5486400"/>
                 <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
@@ -5057,51 +6529,51 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:round/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:oval w14:anchorId="45079656" id="Ellipse 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:33.2pt;margin-top:2.35pt;width:6in;height:6in;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAoSrgE/gEAAA4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yRVuixR09WqSxHS&#10;cpEWPsB1nMTC8Zix27R8PWOn7VaAeED4wZrx2GfmnBkv7w6DYXuFXoOteTHLOVNWQqNtV/OvXzav&#10;bjnzQdhGGLCq5kfl+d3q5Yvl6Co1hx5Mo5ARiPXV6Greh+CqLPOyV4PwM3DKUrAFHEQgF7usQTES&#10;+mCyeZ7fZCNg4xCk8p5OH6YgXyX8tlUyfGpbrwIzNafaQtox7du4Z6ulqDoUrtfyVIb4hyoGoS0l&#10;vUA9iCDYDvVvUIOWCB7aMJMwZNC2WqrEgdgU+S9snnrhVOJC4nh3kcn/P1j5cf/kPmMs3btHkN88&#10;s7Duhe3UPSKMvRINpSuiUNnofHV5EB1PT9l2/AANtVbsAiQNDi0OEZDYsUOS+niRWh0Ck3S4KG9v&#10;ypw6Iil2dmIOUZ2fO/ThnYKBRaPmyhjtfJRDVGL/6MN0+3wrMQCjm402JjnYbdcG2V5Q6zdpJRJE&#10;9PqasWys+XwRi/k7Rp7WnzAQdrZJkxTlenuyg9BmsomUsSf9omRxOn21heZI8iFMQ0mfiIwe8Adn&#10;Iw1kzf33nUDFmXlvqQVvirKME5yccvF6Tg5eR7bXEWElQdU8cDaZ6zBN/c6h7nrKVCS6Fu6pba1O&#10;aj5XdSqWhi615PRB4lRf++nW8zde/QQAAP//AwBQSwMEFAAGAAgAAAAhAOTs1dvdAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoDanSNGRTISSUW1EKQhy38ZIEYjuKnTb8&#10;PeYEx9GMZt4Uu8UM4sST751FuF0pEGwbp3vbIry+PN1kIHwgq2lwlhG+2cOuvLwoKNfubGs+HUIr&#10;Yon1OSF0IYy5lL7p2JBfuZFt9D7cZChEObVST3SO5WaQd0ql0lBv40JHIz923HwdZoNAz59VNe/f&#10;3vfbqq0Tn1CdKUK8vloe7kEEXsJfGH7xIzqUkenoZqu9GBDSdB2TCOsNiGhvExX1ESFLsw3IspD/&#10;D5Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAChKuAT+AQAADgQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAOTs1dvdAAAACAEAAA8AAAAAAAAA&#10;AAAAAAAAWAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" strokeweight="2pt"/>
+              <v:oval w14:anchorId="047E70C0" id="Ellipse 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:33.2pt;margin-top:2.35pt;width:6in;height:6in;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCA2q8EEgIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RVuyxR09Wqu0VI&#10;C6y08AGu7SQWjseM3abL1zN22lIu4gHhB2vGMz6ec2a8vDn0lu01BgOu5tNJyZl2EpRxbc0/f9q8&#10;uuYsROGUsOB0zZ914Derly+Wg6/0DDqwSiMjEBeqwde8i9FXRRFkp3sRJuC1o2AD2ItILraFQjEQ&#10;em+LWVleFQOg8ghSh0Cnd2OQrzJ+02gZPzZN0JHZmlNtMe+Y923ai9VSVC0K3xl5LEP8QxW9MI4e&#10;PUPdiSjYDs1vUL2RCAGaOJHQF9A0RurMgdhMy1/YPHXC68yFxAn+LFP4f7Dyw/4RmVE1X3DmRE8t&#10;urfW+KDZIokz+FBRzpN/xEQv+AeQXwJzsO6Ea/UtIgydFopKmqb84qcLyQl0lW2H96AIW+wiZJ0O&#10;DfYJkBRgh9yO53M79CEySYeL+fXVvKSuSYqdnPSGqE7XPYb4VkPPklFzPZaeXxD7hxDH7FNWZgDW&#10;qI2xNjvYbtcW2V7QeGzyyiSI6GWadWyo+WyRivk7RpnXnzAQdk5ROaJKct0f7SiMHW0iZd1RvyTZ&#10;KP0W1DPJhzAOLn00MjrAb5wNNLQ1D193AjVn9p2jFryZzudpyrMzX7yekYOXke1lRDhJUDWPnI3m&#10;Oo4/Y+fRtB29NM10HdxS2xqT1UwtHas6FkuDmVty/ERp8i/9nPXjq6++AwAA//8DAFBLAwQUAAYA&#10;CAAAACEA5OzV290AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KgNqdI0&#10;ZFMhJJRbUQpCHLfxkgRiO4qdNvw95gTH0Yxm3hS7xQzixJPvnUW4XSkQbBune9sivL483WQgfCCr&#10;aXCWEb7Zw668vCgo1+5saz4dQitiifU5IXQhjLmUvunYkF+5kW30PtxkKEQ5tVJPdI7lZpB3SqXS&#10;UG/jQkcjP3bcfB1mg0DPn1U179/e99uqrROfUJ0pQry+Wh7uQQRewl8YfvEjOpSR6ehmq70YENJ0&#10;HZMI6w2IaG8TFfURIUuzDciykP8PlD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgNqv&#10;BBICAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;5OzV290AAAAIAQAADwAAAAAAAAAAAAAAAABsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" strokeweight="2pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00772A31">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79DD7958" wp14:editId="408525B2">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>421640</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>2764790</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5486400" cy="0"/>
                 <wp:effectExtent l="7620" t="7620" r="11430" b="11430"/>
                 <wp:wrapNone/>
                 <wp:docPr id="4" name="Gerader Verbinder 4"/>
@@ -5133,216 +6605,233 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="71BAF31F" id="Gerader Verbinder 4" o:spid="_x0000_s1026" style="position:absolute;rotation:-90;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="33.2pt,217.7pt" to="465.2pt,217.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAiJqTsxQEAAHEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC8x5KNOEgFyznYTS9p&#10;ayDpB6xJSiJKcQkubUl/X5JynT5uQXRYcB+cnR2uNg9jb9hZedJoa75clJwpK1Bq29b8x8vjzT1n&#10;FMBKMGhVzSdF/GH78cNmcJVaYYdGKs8iiKVqcDXvQnBVUZDoVA+0QKdsTDboewjR9W0hPQwRvTfF&#10;qizvigG9dB6FIorR/Zzk24zfNEqE701DKjBT88gtZOuzPSZbbDdQtR5cp8WFBryBRQ/axqZXqD0E&#10;YCev/4PqtfBI2ISFwL7AptFC5RniNMvyn2meO3AqzxLFIXeVid4PVnw77+zBJ+pitM/uCcVPYhZ3&#10;HdhWZQIvk4sPt0xSFYOj6nolOeQOnh2HryhjDZwCZhXGxvfMY1T7Zn1bpi+H47hszNpPV+3VGJiI&#10;wfXt/V0s5Uz8zhVQJZxEzXkKXxT2LB1qbrRNskAF5ycKiddrSQpbfNTG5Kc1lg01/7RerfMFQqNl&#10;SqYy8u1xZzw7Q1qOmeYM9ldZ6rkH6uY6mmiPYd4bjycrc5tOgfx8OQfQZj5HWsZeVEtCpa2k6ohy&#10;OvjUKHnxXTP/yw6mxfnTz1Wvf8r2FwAAAP//AwBQSwMEFAAGAAgAAAAhAItqmRDfAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ60CjNg1xKqhAVUUvBC7ctrGbRNjrKHbb&#10;8Pcs4gCn1WhGs2+K1eisOJkhdJ4U3E4TEIZqrztqFLy/PU8yECEiabSejIIvE2BVXl4UmGt/pldz&#10;qmIjuIRCjgraGPtcylC3xmGY+t4Qewc/OIwsh0bqAc9c7qy8S5K5dNgRf2ixN+vW1J/V0SlYHnY6&#10;e3r52Myqm7Wlx03otrhT6vpqfLgHEc0Y/8Lwg8/oUDLT3h9JB2EVpMss5aiCGR/2f/VeQTZfpCDL&#10;Qv5fUH4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIiak7MUBAABxAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAi2qZEN8AAAAJAQAADwAAAAAA&#10;AAAAAAAAAAAfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;">
+              <v:line w14:anchorId="29E3AD6C" id="Gerader Verbinder 4" o:spid="_x0000_s1026" style="position:absolute;rotation:-90;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="33.2pt,217.7pt" to="465.2pt,217.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCN5k6R3QEAAJ8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6N06CpOiMOD0kay/d&#10;FqDd7owsx8JkURCV2Pn7iXKartttmA8CRVKPj4/06n7orDjpQAZdJWeTqRTaKayNO1Ty+8vDzZ0U&#10;FMHVYNHpSp41yfv1xw+r3pd6ji3aWgeRQByVva9kG6Mvi4JUqzugCXrtUrDB0EFM13Ao6gB9Qu9s&#10;MZ9Ob4seQ+0DKk2UvNsxKNcZv2m0it+ahnQUtpKJW8xnyOeez2K9gvIQwLdGXWjAP7DowLhU9Aq1&#10;hQjiGMxfUJ1RAQmbOFHYFdg0RuncQ+pmNv2jm+cWvM69JHHIX2Wi/wervp52QZi6kgspHHRpRI86&#10;AA/lhw5749hasEy9pzJlb9wucKNqcM/+CdVPEg43LbiDznRfzj5hzPhF8e4JX8inYvv+C9YpB44R&#10;s2ZDEzoRMM3mZrmY8pfdSRwx5Emdr5PSQxQqOZeLu9uUKoV6jRVQMg5T84Hio8ZOsFFJaxyLCCWc&#10;nigyr7cUdjt8MNbmRbBO9JX8tJwv8wNCa2oOchqFw35jgzgBr9JIcwR7l8Y1t0DtmEdn2mIctyzg&#10;0dW5TKuh/nyxIxg72omWdRfVWKhR8j3W513gQixg2oLM/7KxvGa/33PW23+1/gUAAP//AwBQSwME&#10;FAAGAAgAAAAhAItqmRDfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ&#10;60CjNg1xKqhAVUUvBC7ctrGbRNjrKHbb8Pcs4gCn1WhGs2+K1eisOJkhdJ4U3E4TEIZqrztqFLy/&#10;PU8yECEiabSejIIvE2BVXl4UmGt/pldzqmIjuIRCjgraGPtcylC3xmGY+t4Qewc/OIwsh0bqAc9c&#10;7qy8S5K5dNgRf2ixN+vW1J/V0SlYHnY6e3r52Myqm7Wlx03otrhT6vpqfLgHEc0Y/8Lwg8/oUDLT&#10;3h9JB2EVpMss5aiCGR/2f/VeQTZfpCDLQv5fUH4DAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAjeZOkd0BAACfAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAi2qZEN8AAAAJAQAADwAAAAAAAAAAAAAAAAA3BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAEMFAAAAAA==&#10;">
                 <v:stroke dashstyle="1 1"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127762FE" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="127762FE" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="091D7102" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="091D7102" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49851F2F" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="49851F2F" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="130A3687" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="130A3687" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09DA9477" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="09DA9477" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="217E4E48" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="217E4E48" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="058DEAB7" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="058DEAB7" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="307217B1" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="307217B1" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2403B765" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="2403B765" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D9F6C37" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="3D9F6C37" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2807619C" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="2807619C" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E38592A" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="3E38592A" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12C182A4" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="12C182A4" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24BD9403" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="24BD9403" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17E4070B" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="17E4070B" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21EEDD35" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="21EEDD35" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1455"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63A8F42C" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="63A8F42C" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1455"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772A31">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F03F9E6" wp14:editId="6696DD65">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>427990</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>149860</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5486400" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="0" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="26" name="Gerader Verbinder 26"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -5372,51 +6861,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="7A88611A" id="Gerader Verbinder 26" o:spid="_x0000_s1026" style="position:absolute;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="33.7pt,11.8pt" to="465.7pt,11.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaJh5ovAEAAGIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KNOEgFyznYTS9p&#10;YiDJB6xJSiJKcQkubUl/X5J+JEhvRXUglvsYzs6uVvdjb9hRedJoaz6flZwpK1Bq29b87fXh2x1n&#10;FMBKMGhVzSdF/H799ctqcJVaYIdGKs8iiKVqcDXvQnBVUZDoVA80Q6dsDDboewjx6ttCehgiem+K&#10;RVneFgN66TwKRRS921OQrzN+0ygRnpuGVGCm5pFbyKfP5z6dxXoFVevBdVqcacA/sOhB2/joFWoL&#10;AdjB67+gei08EjZhJrAvsGm0ULmH2M28/NTNSwdO5V6iOOSuMtH/gxVPx43d+URdjPbFPaL4Tczi&#10;pgPbqkzgdXJxcPMkVTE4qq4l6UJu59l++IUy5sAhYFZhbHyfIGN/bMxiT1ex1RiYiM7lzd3tTRln&#10;Ii6xAqpLofMUfirsWTJqbrRNOkAFx0cKiQhUl5TktvigjcmzNJYNNf++XCxzAaHRMgVTGvl2vzGe&#10;HSFtQ/5yVzHyMS0hb4G6Ux5NtMVwWhSPByvzM50C+eNsB9DmZEdaxp5lSsqkNaRqj3La+Yt8cZCZ&#10;/3np0qZ8vOfq919j/QcAAP//AwBQSwMEFAAGAAgAAAAhAAimjD7dAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SNyo0waFEOJUKBLiBkqBA7dtvPmB2A6x06ZvzyIOcNyZ0ew3&#10;+XYxgzjQ5HtnFaxXEQiytdO9bRW8vjxcpSB8QKtxcJYUnMjDtjg/yzHT7mgrOuxCK7jE+gwVdCGM&#10;mZS+7sigX7mRLHuNmwwGPqdW6gmPXG4GuYmiRBrsLX/ocKSyo/pzNxsF781j9VEmT3OfPscVfjWn&#10;9I1KpS4vlvs7EIGW8BeGH3xGh4KZ9m622otBQXJzzUkFmzgBwf5tvGZh/yvIIpf/BxTfAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFomHmi8AQAAYgMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAimjD7dAAAACAEAAA8AAAAAAAAAAAAAAAAAFgQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;">
+              <v:line w14:anchorId="3604127F" id="Gerader Verbinder 26" o:spid="_x0000_s1026" style="position:absolute;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="33.7pt,11.8pt" to="465.7pt,11.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABqLgt1gEAAJIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X5wETdAZcXpI1l66&#10;LUC73RlJjoXJoiAqcfLvRykf67bbMB8EUiSfyPfoxcOxd+JgIln0jZyMxlIYr1Bbv2vkt9fHD/dS&#10;UAKvwaE3jTwZkg/L9+8WQ6jNFDt02kTBIJ7qITSySynUVUWqMz3QCIPxHGwx9pDYjbtKRxgYvXfV&#10;dDyeVwNGHSIqQ8S363NQLgt+2xqVvrYtmSRcI7m3VM5Yzm0+q+UC6l2E0Fl1aQP+oYserOdHb1Br&#10;SCD20f4F1VsVkbBNI4V9hW1rlSkz8DST8R/TvHQQTJmFyaFwo4n+H6z6cthEYXUjp3MpPPSs0ZOJ&#10;kFX5buLW+mxxjIkaAtWcv/KbmEdVR/8SnlH9IOFx1YHfmdLw6ykwyCRXVL+VZIcCP7cdPqPmHNgn&#10;LKwd29hnSOZDHIs4p5s45piE4svZ3f38bswaqmusgvpaGCKlJ4O9yEYjnfWZN6jh8EwpNwL1NSVf&#10;e3y0zhXtnRdDIz/OprNSQOiszsGcRnG3XbkoDpC3p3xlKo68TcvIa6DunEcnWmM6L1bEvdflmc6A&#10;/nSxE1h3trkt5y80ZWbOHG9RnzbxSh8LX/q/LGnerLd+qf71Ky1/AgAA//8DAFBLAwQUAAYACAAA&#10;ACEACKaMPt0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjTBoUQ4lQo&#10;EuIGSoEDt228+YHYDrHTpm/PIg5w3JnR7Df5djGDONDke2cVrFcRCLK1071tFby+PFylIHxAq3Fw&#10;lhScyMO2OD/LMdPuaCs67EIruMT6DBV0IYyZlL7uyKBfuZEse42bDAY+p1bqCY9cbga5iaJEGuwt&#10;f+hwpLKj+nM3GwXvzWP1USZPc58+xxV+Naf0jUqlLi+W+zsQgZbwF4YffEaHgpn2brbai0FBcnPN&#10;SQWbOAHB/m28ZmH/K8gil/8HFN8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAai4LdYB&#10;AACSAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEACKaM&#10;Pt0AAAAIAQAADwAAAAAAAAAAAAAAAAAwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;ADoFAAAAAA==&#10;">
                 <v:stroke dashstyle="1 1"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00772A31">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44B85AA9" wp14:editId="6F7ADF9B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>437515</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>147320</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5490210" cy="21590"/>
                 <wp:effectExtent l="0" t="1028700" r="0" b="1026160"/>
@@ -5450,51 +6939,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="1EE14E1E" id="Gerader Verbinder 31" o:spid="_x0000_s1026" style="position:absolute;rotation:10362237fd;flip:y;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="34.45pt,11.6pt" to="466.75pt,13.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHW6Og0wEAAH8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaT6gaBs13UPLclmg&#10;0i7cp7aTWDgey+M26b/Hdkt3BTdEDpbHM/PmzZvJ+n4eDTspTxpty6tFyZmyAqW2fcu/Pz+8u+OM&#10;AlgJBq1q+VkRv9+8fbOeXKNqHNBI5VkEsdRMruVDCK4pChKDGoEW6JSNzg79CCGavi+khymij6ao&#10;y/JjMaGXzqNQRPF1d3HyTcbvOiXCt64jFZhpeeQW8unzeUhnsVlD03twgxZXGvAPLEbQNha9Qe0g&#10;ADt6/RfUqIVHwi4sBI4Fdp0WKvcQu6nKP7p5GsCp3EsUh9xNJvp/sOLraWv3PlEXs31yjyh+ErO4&#10;HcD2KhN4Prs4uCpJVUyOmltKMsjtPTtMX1DGGDgGzCrMnR+Zx6h2VVfV+/JuxVlntPuRcFKt2Dib&#10;8xTOtymoOTARH5cfVmVdxWGJ6Kur5SpPqYAmoaZk5yl8VjiydGm50TaJBA2cHikkli8h6dnigzYm&#10;D9pYNrV8tayXOYHQaJmcKYx8f9gaz06QViV/ueXoeR2Wau6AhkscnWmH4bJFHo9W5jKDAvnpeg+g&#10;zeUeaRl71TDJlnaUmgPK897/1jZOOfO/bmRao9d2zn75bza/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;B5oHg90AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDAlYT4lSAVHHh&#10;QotUjm68JBH2OordNPw9ywmOszOaeVtvFu/EjFMcAmm4XWUgkNpgB+o0vO+3N2sQMRmyxgVCDd8Y&#10;YdNcXtSmsuFMbzjvUie4hGJlNPQpjZWUse3Rm7gKIxJ7n2HyJrGcOmknc+Zy72SeZUp6MxAv9GbE&#10;5x7br93Ja9i25Z3NXl/U7OST2rtw+DhkhdbXV8vjA4iES/oLwy8+o0PDTMdwIhuF06DWJSc15EUO&#10;gv2yKO5BHPmgFMimlv8faH4AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAh1ujoNMBAAB/&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAB5oHg90A&#10;AAAIAQAADwAAAAAAAAAAAAAAAAAtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;">
+              <v:line w14:anchorId="2A3EA44A" id="Gerader Verbinder 31" o:spid="_x0000_s1026" style="position:absolute;rotation:10362237fd;flip:y;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="34.45pt,11.6pt" to="466.75pt,13.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCr+zan7gEAAK8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X/zRZWiMOD0kay/d&#10;FqBd77Qkx8JkUZCUOPn3o5Q0W7fbMB8EiXx8JB/p5d1xNOygfNBoW17NSs6UFSi13bX8+/P9h1vO&#10;QgQrwaBVLT+pwO9W798tJ9eoGgc0UnlGJDY0k2v5EKNriiKIQY0QZuiUJWePfoRIT78rpIeJ2EdT&#10;1GX5qZjQS+dRqBDIujk7+Srz970S8VvfBxWZaTnVFvPp89mls1gtodl5cIMWlzLgH6oYQVtKeqXa&#10;QAS29/ovqlELjwH7OBM4Ftj3WqjcA3VTlX908zSAU7kXEie4q0zh/9GKr4etZ1q2/KbizMJIM3pQ&#10;HtJUXpTvtE038pFQkwsN4dd261Or4mif3COKH4FZXA9gdyoX/HxyRJIjijch6REcpeumLygJA/uI&#10;WbVj70fmkaZT1VV1U94uOOuNdi+JJ+UiodgxT+10nZo6RibIOP+4KOuKhivIV1fzRZ5qAU1iTcHO&#10;h/igcGTp0nKjbRIVGjg8hkh9EfQVkswW77UxeTGMZVPLF/N6ngMCGi2TM8GC33Vr49kB0mrlL4lE&#10;ZG9giXkDYTjjwilsMJ63zuPeypxmUCA/X+4RtDnficlYInyV7TyADuVp61OiZKetyCkvG5zW7vd3&#10;Rv36z1Y/AQAA//8DAFBLAwQUAAYACAAAACEAB5oHg90AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KhDAlYT4lSAVHHhQotUjm68JBH2OordNPw9ywmOszOaeVtvFu/EjFMc&#10;Amm4XWUgkNpgB+o0vO+3N2sQMRmyxgVCDd8YYdNcXtSmsuFMbzjvUie4hGJlNPQpjZWUse3Rm7gK&#10;IxJ7n2HyJrGcOmknc+Zy72SeZUp6MxAv9GbE5x7br93Ja9i25Z3NXl/U7OST2rtw+DhkhdbXV8vj&#10;A4iES/oLwy8+o0PDTMdwIhuF06DWJSc15EUOgv2yKO5BHPmgFMimlv8faH4AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAq/s2p+4BAACvAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAB5oHg90AAAAIAQAADwAAAAAAAAAAAAAAAABIBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFIFAAAAAA==&#10;">
                 <v:stroke dashstyle="1 1"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00772A31">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57E131D2" wp14:editId="75413082">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>453390</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>149860</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5445125" cy="48260"/>
                 <wp:effectExtent l="0" t="1905000" r="0" b="1913890"/>
@@ -5528,51 +7017,51 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="1A9F366F" id="Gerader Verbinder 27" o:spid="_x0000_s1026" style="position:absolute;rotation:-8902854fd;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="35.7pt,11.8pt" to="464.45pt,15.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaimChygEAAHUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0b2wHcZAZcXpI1l26&#10;LUC7H8DIsi1MFgVRie1/P0nJ0qG7DfOBED/09PhIbx+nQbOLdKTQ1LxY5JxJI7BRpqv5j9enhw1n&#10;5ME0oNHIms+S+OPu44ftaCu5xB51Ix0LIIaq0da8995WWUailwPQAq00IdmiG8AH13VZ42AM6IPO&#10;lnm+zkZ0jXUoJFGIHq5Jvkv4bSuF/962JD3TNQ/cfLIu2VO02W4LVefA9krcaMA/sBhAmfDoHeoA&#10;HtjZqb+gBiUcErZ+IXDIsG2VkKmH0E2Rv+vmpQcrUy9BHLJ3mej/wYpvl705ukhdTObFPqP4Sczg&#10;vgfTyUTgdbZhcEWUKhstVfcr0SF7dOw0fsUm1MDZY1Jhat3AHAa1HzZFmW/ydQqHdtmUtJ/v2svJ&#10;MxGC5WpVFsuSMxFyq81ynWaTQRWxIj3ryH+ROLB4qLlWJkoDFVyeyUdubyUxbPBJaZ3Gqw0ba/6p&#10;DOgxQ6hVE5PJcd1prx27QFyQ9KVG35XFNw9A/bWOZjqgv+6Ow7Np0jO9hObz7exB6es50NLmplwU&#10;K24mVSds5qP7rWiYbeJ/28O4PH/66fbb37L7BQAA//8DAFBLAwQUAAYACAAAACEAMFyp6eAAAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBSE7yb+h80z8WYXqGkL8mhMjb1oQ6zG8wJPQHff&#10;EnbbUn+960mPk5nMfJOvJ6PFkUbXW0aIZxEI4to2PbcIb6+PNysQzitulLZMCGdysC4uL3KVNfbE&#10;L3Tc+1aEEnaZQui8HzIpXd2RUW5mB+LgfdjRKB/k2MpmVKdQbrRMomghjeo5LHRqoE1H9df+YBAq&#10;vRs22/dlmX5v0/75rD/Lp/IB8fpqur8D4Wnyf2H4xQ/oUASmyh64cUIjLOPbkERI5gsQwU+TVQqi&#10;QpjHCcgil/8PFD8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAWopgocoBAAB1AwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAMFyp6eAAAAAIAQAA&#10;DwAAAAAAAAAAAAAAAAAkBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#10;">
+              <v:line w14:anchorId="2419444D" id="Gerader Verbinder 27" o:spid="_x0000_s1026" style="position:absolute;rotation:-8902854fd;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="35.7pt,11.8pt" to="464.45pt,15.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvDzky5AEAAKUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8XxIQUBoR9gDdvWxb&#10;pN32PjgOsep4rLEh8O87NpRtt7eqOVieD79582ayvD/1Vhw1BYOuluNRKYV2Chvj9rX89vJwt5Ai&#10;RHANWHS6lmcd5P3q/bvl4Cs9wQ5to0kwiAvV4GvZxeirogiq0z2EEXrtONgi9RDZpH3REAyM3tti&#10;UpbzYkBqPKHSIbB3cwnKVcZvW63i17YNOgpbS+YW80n53KWzWC2h2hP4zqgrDfgHFj0Yx0VvUBuI&#10;IA5k/oLqjSIM2MaRwr7AtjVK5x64m3H5ppvnDrzOvbA4wd9kCv8PVn05bkmYppaTD1I46HlGj5og&#10;TeW7pp1x6cYxFmrwoeL8tdtSalWd3LN/QvUjCIfrDtxeZ8IvZ88g4/Si+ONJMoLncrvhMzacA4eI&#10;WbVTS70g5OncLcazclHOs5vlEac8q/NtVvoUhWLnbDqdjSczKRTHpovJPM+ygCphJXqeQnzU2It0&#10;qaU1LkkJFRyfQkzcXlOS2+GDsTavg3ViqOXHGaOnSEBrmhTMBu13a0viCGmh8pcbfZOWam4gdJe8&#10;cA4bjJddIzy4JpfpNDSfrvcIxl7uTMu6q3JJrIvsO2zOW/qlKO9C5n/d27Rsv9v59evftfoJAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAwXKnp4AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT4NAFITv&#10;Jv6HzTPxZheoaQvyaEyNvWhDrMbzAk9Ad98SdttSf73rSY+Tmcx8k68no8WRRtdbRohnEQji2jY9&#10;twhvr483KxDOK26UtkwIZ3KwLi4vcpU19sQvdNz7VoQSdplC6LwfMild3ZFRbmYH4uB92NEoH+TY&#10;ymZUp1ButEyiaCGN6jksdGqgTUf11/5gECq9Gzbb92WZfm/T/vmsP8un8gHx+mq6vwPhafJ/YfjF&#10;D+hQBKbKHrhxQiMs49uQREjmCxDBT5NVCqJCmMcJyCKX/w8UPwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCvDzky5AEAAKUDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAwXKnp4AAAAAgBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAASwUAAAAA&#10;">
                 <v:stroke dashstyle="1 1"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00772A31">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="60EEE8A8" wp14:editId="48605191">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>418465</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>120015</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5491480" cy="95250"/>
@@ -5607,67 +7096,68 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="53116768" id="Gerader Verbinder 35" o:spid="_x0000_s1026" style="position:absolute;rotation:10286917fd;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="32.95pt,9.45pt" to="465.35pt,16.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDEUOrywEAAHYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC6x3rADhzBcg5200va&#10;Gkj6AWuSkohSXIJLW9Lfl6RdJ0hvRXUgyH3Mzs6uNo/ToNlZOlJomqxcFBmThqNQpmuyn69Pd+uM&#10;kQcjQKORTTZLyh63nz9tRlvLCnvUQjoWQAzVo22y3ntb5znxXg5AC7TSBGeLbgAfnq7LhYMxoA86&#10;r4riPh/RCeuQS6Jg3V+c2Tbht63k/kfbkvRMN1ng5tPp0nmMZ77dQN05sL3iVxrwDywGUCYUvUHt&#10;wQM7OfUX1KC4Q8LWLzgOObat4jL1ELopiw/dvPRgZeoliEP2JhP9P1j+/bwzBxep88m82Gfkv4gZ&#10;3PVgOpkIvM42DK6MUuWjpfqWEh9kD44dx28oQgycPCYVptYNzGFQ+66synVVLO+TPfTLpiT+fBNf&#10;Tp7xYFwtH8rlOsyIB9/Dqlql4eRQR7DIzzryXyUOLF6aTCsTtYEazs/kI7m3kGg2+KS0TvPVho0X&#10;zJRAqJWIzhhGrjvutGNniBuSvtRp8LwPizX3QP0ljmbao78sj8OTEalML0F8ud49KH25B1raXKWL&#10;asXVpPqIYj64P5KG4Sb+10WM2/P+nbLffpftbwAAAP//AwBQSwMEFAAGAAgAAAAhAI1+JvXgAAAA&#10;CAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwYvYTQ1pmphNqQEvgoVWxes2O01C&#10;s7Mhu23jv3c82dMw8x5vvlesJtuLM46+c6RgPotAINXOdNQo+Px4fVyC8EGT0b0jVPCDHlbl7U2h&#10;c+MutMXzLjSCQ8jnWkEbwpBL6esWrfYzNyCxdnCj1YHXsZFm1BcOt718iqKFtLoj/tDqAasW6+Pu&#10;ZBVkQ/OezL+dx4fk7SVNv7rqsKmUur+b1s8gAk7h3wx/+IwOJTPt3YmMF72CRZKxk+9LnqxncZSC&#10;2CuI4wxkWcjrAuUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEMRQ6vLAQAAdgMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI1+JvXgAAAACAEA&#10;AA8AAAAAAAAAAAAAAAAAJQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;">
+              <v:line w14:anchorId="6D774EF4" id="Gerader Verbinder 35" o:spid="_x0000_s1026" style="position:absolute;rotation:10286917fd;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="32.95pt,9.45pt" to="465.35pt,16.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmAXqf5QEAAKYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0bxxnSZEacXpI1l66&#10;LUC73WlJjoXJoiApcfLvR8lp2m23YT4IEj8eHx/p1f2pN+yofNBoa15OppwpK1Bqu6/595eHmyVn&#10;IYKVYNCqmp9V4Pfrjx9Wg6vUDDs0UnlGIDZUg6t5F6OriiKITvUQJuiUJWeLvodIT78vpIeB0HtT&#10;zKbT22JAL51HoUIg63Z08nXGb1sl4re2DSoyU3PiFvPp89mks1ivoNp7cJ0WFxrwDyx60JaKXqG2&#10;EIEdvP4LqtfCY8A2TgT2BbatFir3QN2U0z+6ee7AqdwLiRPcVabw/2DF1+POMy1r/mnBmYWeZvSo&#10;PKSp/FC+0TbdyEdCDS5UFL+xO59aFSf77J5Q/AzM4qYDu1eZ8MvZEUiZMorfUtIjOCrXDF9QUgwc&#10;ImbVTq3vmUeazk05K5ez6fw220kfdsrDOl+HpU6RCTIu5nflfEkzFeS7W8wWeZgFVAks8XM+xEeF&#10;PUuXmhttk5ZQwfEpxETuLSSZLT5oY/I+GMuGETMnBDRaJmcKC37fbIxnR0gblb/cKXneh6WaWwjd&#10;GBfOYYtxXDaPBytzmU6B/Hy5R9BmvBMtYy/SJbVG3RuU551/lZSWIfO/LG7atvfvnP32e61/AQAA&#10;//8DAFBLAwQUAAYACAAAACEAjX4m9eAAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF&#10;74L/YRnBi9hNDWmamE2pAS+ChVbF6zY7TUKzsyG7beO/dzzZ0zDzHm++V6wm24szjr5zpGA+i0Ag&#10;1c501Cj4/Hh9XILwQZPRvSNU8IMeVuXtTaFz4y60xfMuNIJDyOdaQRvCkEvp6xat9jM3ILF2cKPV&#10;gdexkWbUFw63vXyKooW0uiP+0OoBqxbr4+5kFWRD857Mv53Hh+TtJU2/uuqwqZS6v5vWzyACTuHf&#10;DH/4jA4lM+3diYwXvYJFkrGT70uerGdxlILYK4jjDGRZyOsC5S8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA5gF6n+UBAACmAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAjX4m9eAAAAAIAQAADwAAAAAAAAAAAAAAAAA/BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;">
                 <v:stroke dashstyle="1 1"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AC257B" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="63AC257B" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1455"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00772A31">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32260E07" wp14:editId="78F50106">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>430213</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>28257</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5486400" cy="635"/>
                 <wp:effectExtent l="1047432" t="0" r="1047433" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="32" name="Gerader Verbinder 32"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -5697,1336 +7187,1447 @@
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:noFill/>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="4D651766" id="Gerader Verbinder 32" o:spid="_x0000_s1026" style="position:absolute;rotation:7332483fd;flip:x;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="33.9pt,2.2pt" to="465.9pt,2.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBiPniX0gEAAH0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L46zJEiNOD0k63bo&#10;tgDtPoCRZVuYLAqiEtt/P0nx0q29DfNBEEXy8fGR3t4PnWYX6UihKXk+m3MmjcBKmabkP54fPmw4&#10;Iw+mAo1GlnyUxO93799te1vIBbaoK+lYADFU9Lbkrfe2yDISreyAZmilCc4aXQc+mK7JKgd9QO90&#10;tpjP11mPrrIOhSQKr4erk+8Sfl1L4b/XNUnPdMkDN59Ol85TPLPdForGgW2VmGjAP7DoQJlQ9AZ1&#10;AA/s7NQbqE4Jh4S1nwnsMqxrJWTqIXSTz19189SClamXIA7Zm0z0/2DFt8veHF2kLgbzZB9R/CRm&#10;cN+CaWQi8DzaMLg8SpX1lopbSjTIHh079V+xCjFw9phUGGrXMYdB7Xy52azv8pyzWiv7JeLEWqFx&#10;NqQpjLcpyMEzER5Xy816OQ/DEsG3/rhKhaGImDHVOvKfJXYsXkqulYkSQQGXR/KR40tIfDb4oLRO&#10;Y9aG9SW/Wy1WKYFQqyo6Yxi55rTXjl0gLkr6prp/hcWaB6D2GkcjHdBfd8jh2VSpTCuh+jTdPSh9&#10;vQda2kwKRtHihlJxwmo8ut/Khhkn/tM+xiX6007ZL3/N7hcAAAD//wMAUEsDBBQABgAIAAAAIQBl&#10;c7dn4wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjctpTRrltpOiEQEkJM&#10;aCsSHLPGawuNU5psK/8ec4Kb7ff0/L18NdpOHHHwrSMFV9MIBFLlTEu1gtfyYbIA4YMmoztHqOAb&#10;PayK87NcZ8adaIPHbagFh5DPtIImhD6T0lcNWu2nrkdibe8GqwOvQy3NoE8cbjs5i6K5tLol/tDo&#10;Hu8arD63B6vgZb0uXVo+xqX9eo7u3z7278mTVOryYry9ARFwDH9m+MVndCiYaecOZLzoFMTLZcpW&#10;BZN4liYg2MInbrPj4XqegCxy+b9E8QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBiPniX&#10;0gEAAH0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBl&#10;c7dn4wAAAAwBAAAPAAAAAAAAAAAAAAAAACwEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAPAUAAAAA&#10;">
+              <v:line w14:anchorId="7ACAF668" id="Gerader Verbinder 32" o:spid="_x0000_s1026" style="position:absolute;rotation:7332483fd;flip:x;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="33.9pt,2.2pt" to="465.9pt,2.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB7SmEt7AEAAK0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L47TJEiNOD0ka3fo&#10;tgDtdmdkORYmi4Kkxsnfj1SCtN1uw3wQKPHxkXykl3fH3oqDDtGgq2U5GkuhncLGuH0tfzzff1pI&#10;ERO4Biw6XcuTjvJu9fHDcvCVnmCHttFBEImL1eBr2aXkq6KIqtM9xBF67cjZYugh0TXsiybAQOy9&#10;LSbj8bwYMDQ+oNIx0uvm7JSrzN+2WqXvbRt1EraWVFvKZ8jnjs9itYRqH8B3Rl3KgH+oogfjKOmV&#10;agMJxEswf1H1RgWM2KaRwr7AtjVK5x6om3L8RzdPHXideyFxor/KFP8frfp22AZhmlreTKRw0NOM&#10;HnQAnspPHXbGsUU+EmrwsSL82m0Dt6qO7sk/ovoVhcN1B26vc8HPJ08kJUcU70L4Ej2l2w1fsSEM&#10;vCTMqh3b0IuANJ1yuljMb8tSitYa/4V5OBcJJY55aqfr1PQxCUWPs+liPh3TcBX55jeznBgq5uRQ&#10;H2J60NgLNmppjWNJoYLDY0xc4yuEnx3eG2vzWlgnhlreziazHBDRmoadDIthv1vbIA7Ai5W/S953&#10;MM65gdidcfEUN5gYB1XAF9dkq9PQfL7YCYw921SWdRcFWbSz/DtsTtvAVbOYtBO5/sv+8tK9vWfU&#10;61+2+g0AAP//AwBQSwMEFAAGAAgAAAAhAGVzt2fjAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwzAMhe9I/IfISNy2lNGuW2k6IRASQkxoKxIcs8ZrC41Tmmwr/x5zgpvt9/T8vXw12k4ccfCt&#10;IwVX0wgEUuVMS7WC1/JhsgDhgyajO0eo4Bs9rIrzs1xnxp1og8dtqAWHkM+0giaEPpPSVw1a7aeu&#10;R2Jt7warA69DLc2gTxxuOzmLorm0uiX+0Oge7xqsPrcHq+BlvS5dWj7Gpf16ju7fPvbvyZNU6vJi&#10;vL0BEXAMf2b4xWd0KJhp5w5kvOgUxMtlylYFk3iWJiDYwidus+Phep6ALHL5v0TxAwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAHtKYS3sAQAArQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAGVzt2fjAAAADAEAAA8AAAAAAAAAAAAAAAAARgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;">
                 <v:stroke dashstyle="1 1"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E26D64B" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="5E26D64B" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1455"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12F7E9B2" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="12F7E9B2" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1455"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BCCFB19" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="4BCCFB19" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:sectPr w:rsidR="007D4E81" w:rsidSect="00325BFC">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidSect="00325BFC">
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11C9D915" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="11C9D915" w14:textId="476083BE" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C21AAF">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ZM5</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C21AAF">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00991A66">
+      <w:r w:rsidR="00C21AAF" w:rsidRPr="00C21AAF">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
-        </w:rPr>
-        <w:t>Stimmt meine Zeitbalance?</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Is My Time Balance Appropriate?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0799BCCB" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="0799BCCB" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FEC7A22" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="2963B2BE" w14:textId="77777777" w:rsidR="00C21AAF" w:rsidRPr="00C21AAF" w:rsidRDefault="00C21AAF" w:rsidP="00C21AAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C21AAF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t xml:space="preserve">Ein Universitätsstudium bedeutet in der Regel viel Freiheit und Flexibilität. Abgesehen von den Präsenzveranstaltungen kann häufig </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>University studies usually involve a great deal of freedom and flexibility. Apart from scheduled classes, students can often decide for themselves whether, when, and how much time to devote to different areas of life.</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="4B18D6AC" w14:textId="77777777" w:rsidR="00C21AAF" w:rsidRPr="00C21AAF" w:rsidRDefault="00C21AAF" w:rsidP="00C21AAF">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21AAF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> entschieden werden, ob, wann und wieviel Zeit man den verschiedenen Lebensbereichen widmen möchte. </w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>However, this also entails the risk of neglecting important areas, which in the long run often manifests itself in decreased motivation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1641A5" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="2CB2840F" w14:textId="77777777" w:rsidR="00C21AAF" w:rsidRDefault="00C21AAF" w:rsidP="00C21AAF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="4EC5ABE8" w14:textId="6B18D65C" w:rsidR="00C21AAF" w:rsidRDefault="00C21AAF" w:rsidP="007D4E81">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>Das birgt aber auch die Gefahr, wichtige Bereiche zu vernachlässigen, was sich auf lange Sicht oft durch Motivationstiefs bemerkbar macht.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C21AAF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The following checklist may help you reflect on your personal time balance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E121DE" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
-[...14 lines deleted...]
-    <w:p w14:paraId="15DD3411" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="15DD3411" w14:textId="5425F21A" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004661F2">
+      <w:r w:rsidRPr="00C21AAF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="9195" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5583"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1204"/>
+        <w:gridCol w:w="4928"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1716"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D4E81" w14:paraId="2A39ED0B" w14:textId="77777777" w:rsidTr="00FB54D5">
-[...2 lines deleted...]
-            <w:tcW w:w="5524" w:type="dxa"/>
+      <w:tr w:rsidR="007D4E81" w14:paraId="2A39ED0B" w14:textId="77777777" w:rsidTr="00C21AAF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4928" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="622331A9" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00DF78F9" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="622331A9" w14:textId="01C5884D" w:rsidR="007D4E81" w:rsidRPr="00DF78F9" w:rsidRDefault="00C21AAF" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DF78F9">
+            <w:r w:rsidRPr="00C21AAF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lebensbereiche  </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1191" w:type="dxa"/>
+              <w:t>Life Area</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="00DF78F9">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="7B351727" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="7B351727" w14:textId="360DB8BA" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="00C21AAF" w:rsidP="00C21AAF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
-              <w:rPr>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00CF1FE2">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21AAF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">überbetont    </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1191" w:type="dxa"/>
+              <w:t>Overemphasized</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="3EC62F8D" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="3EC62F8D" w14:textId="1F2A550E" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="00C21AAF" w:rsidP="00C21AAF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
-              <w:rPr>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00CF1FE2">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21AAF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">angemessen   </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1191" w:type="dxa"/>
+              <w:t>Balanced</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1716" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="541AFBC7" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="541AFBC7" w14:textId="41F796D3" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="00C21AAF" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF1FE2">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21AAF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>unterbetont</w:t>
-            </w:r>
+              <w:t>Underemphasized</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4E81" w14:paraId="268E737C" w14:textId="77777777" w:rsidTr="00FB54D5">
-[...18 lines deleted...]
-          <w:p w14:paraId="50249070" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+      <w:tr w:rsidR="007D4E81" w14:paraId="268E737C" w14:textId="77777777" w:rsidTr="00C21AAF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50249070" w14:textId="7C86147F" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="00C21AAF" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="1191" w:type="dxa"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Studies (classes and independent work)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25C5F3BA" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3623F4A6" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:tcW w:w="1716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C6D421F" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4E81" w14:paraId="458FB033" w14:textId="77777777" w:rsidTr="00FB54D5">
-[...19 lines deleted...]
-          <w:p w14:paraId="58DECE7D" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+      <w:tr w:rsidR="007D4E81" w14:paraId="458FB033" w14:textId="77777777" w:rsidTr="00C21AAF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58DECE7D" w14:textId="3ABA1084" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="00C21AAF" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Daily </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>organization</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>errands</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>job</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76A469E6" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C7F8A41" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:tcW w:w="1716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63E79017" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4E81" w14:paraId="04181EBC" w14:textId="77777777" w:rsidTr="00FB54D5">
-[...19 lines deleted...]
-          <w:p w14:paraId="00A58AF1" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+      <w:tr w:rsidR="007D4E81" w14:paraId="04181EBC" w14:textId="77777777" w:rsidTr="00C21AAF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A58AF1" w14:textId="09168D0E" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="00C21AAF" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Social</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>contacts</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>relationships</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>family</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69CFFEB7" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B6B910A" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:tcW w:w="1716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18A81AC8" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4E81" w14:paraId="42F99ACD" w14:textId="77777777" w:rsidTr="00FB54D5">
-[...19 lines deleted...]
-          <w:p w14:paraId="72949EB1" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+      <w:tr w:rsidR="007D4E81" w14:paraId="42F99ACD" w14:textId="77777777" w:rsidTr="00C21AAF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72949EB1" w14:textId="1E0FEB73" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="00C21AAF" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="1191" w:type="dxa"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Active leisure, hobbies, sports, intellectual interests</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A98E3E3" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="666B5168" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:tcW w:w="1716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E1EE9BC" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4E81" w14:paraId="1210DD33" w14:textId="77777777" w:rsidTr="00FB54D5">
-[...19 lines deleted...]
-          <w:p w14:paraId="355B9631" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+      <w:tr w:rsidR="007D4E81" w14:paraId="1210DD33" w14:textId="77777777" w:rsidTr="00C21AAF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="355B9631" w14:textId="50B1AD49" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="00C21AAF" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rest / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>quiet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> time</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="159D9F29" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AEF94B3" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:tcW w:w="1716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="342888B2" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4E81" w14:paraId="44D5290E" w14:textId="77777777" w:rsidTr="00FB54D5">
-[...19 lines deleted...]
-          <w:p w14:paraId="7AEA806A" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+      <w:tr w:rsidR="007D4E81" w14:paraId="44D5290E" w14:textId="77777777" w:rsidTr="00C21AAF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AEA806A" w14:textId="2A228792" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="00C21AAF" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Time </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>perceived</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>wasted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="114D4D49" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D9A96DA" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:tcW w:w="1716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E99FEEB" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4E81" w14:paraId="68A40D5F" w14:textId="77777777" w:rsidTr="00FB54D5">
-[...18 lines deleted...]
-          <w:p w14:paraId="289417A0" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+      <w:tr w:rsidR="007D4E81" w14:paraId="68A40D5F" w14:textId="77777777" w:rsidTr="00C21AAF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="289417A0" w14:textId="297E4916" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="00C21AAF" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:r w:rsidRPr="00C21AAF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Sleep</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="545B22C0" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:tcW w:w="992" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4751007B" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1191" w:type="dxa"/>
+            <w:tcW w:w="1716" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="098C5BA2" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1455"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="78A1E633" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1455"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="760939EB" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="5AFFF544" w14:textId="2569FB9C" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="00C21AAF" w:rsidP="007D4E81">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1455"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF1FE2">
+      <w:r w:rsidRPr="00C21AAF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>Worin könnte ein erster Schritt zu einer (noch) besseren Zeitbalance liegen?</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>What could be a first step toward achieving (or further improving) a healthy balance of time?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AFFF544" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00772A31" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="28710626" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28710626" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
-[...4 lines deleted...]
-    <w:p w14:paraId="31D6696C" w14:textId="3AE6E958" w:rsidR="007D4E81" w:rsidRDefault="007D4E81">
+    <w:p w14:paraId="31D6696C" w14:textId="3AE6E958" w:rsidR="007D4E81" w:rsidRPr="00C21AAF" w:rsidRDefault="007D4E81">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00C21AAF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA3260B" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="5AA3260B" w14:textId="1386FFA3" w:rsidR="007D4E81" w:rsidRPr="008118BD" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008118BD">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ZM6</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008118BD">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008118BD" w:rsidRPr="008118BD">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
-        </w:rPr>
-        <w:t>Strategien, Tipps und Tricks zur Motivation</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>STRATEGIES, TIPS, AND TRICKS FOR MOTIVATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FF753E8" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="3FF753E8" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008118BD" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E5AB1F1" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="4869290A" w14:textId="6986BB53" w:rsidR="007D4E81" w:rsidRPr="008118BD" w:rsidRDefault="008118BD" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008118BD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>Sammeln Sie Strategien, Tipps und Tricks, die Sie bisher genutzt haben, um sich zum Lernen und Arbeiten zu motivieren.</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Collect strategies, tips, and tricks that you have used so far to motivate yourself to study and work.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4869290A" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="05585135" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008118BD" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="008118BD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="8500"/>
       </w:tblGrid>
       <w:tr w:rsidR="007D4E81" w14:paraId="7043831B" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
           <w:p w14:paraId="2830194D" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0001568A" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
@@ -7666,281 +9267,335 @@
           <w:p w14:paraId="5DDC53BB" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0001568A" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:color w:val="1F497D" w:themeColor="text2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="520E4F5A" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A070D82" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008E69B1" w:rsidRDefault="007D4E81" w:rsidP="007D4E81"/>
-    <w:p w14:paraId="0D6BAF46" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="0D6BAF46" w14:textId="721EBD0C" w:rsidR="007D4E81" w:rsidRPr="008118BD" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="008118BD">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ZM7</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="008118BD">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF1FE2">
+      <w:r w:rsidR="008118BD" w:rsidRPr="008118BD">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
-        </w:rPr>
-        <w:t>Checkliste zum operativen Zeitmanagement</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CHECKLIST FOR OPERATIONAL TIME MANAGEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772FC8EC" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="772FC8EC" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008118BD" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F3C0449" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="3C7D5CC8" w14:textId="54486E83" w:rsidR="007D4E81" w:rsidRPr="008118BD" w:rsidRDefault="008118BD" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF1FE2">
+      <w:r w:rsidRPr="008118BD">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-        <w:t>Diese Fragen sollen Ihnen eine erste persönliche Orientierung auf dieses Thema ermöglichen. Bitte kreuzen Sie jeweils das an, was eher auf Sie zutrifft!</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>These questions are intended to provide you with an initial personal orientation to this topic. Please check the option that applies more closely to you.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7D5CC8" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="305D2CAA" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="008118BD" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="7130"/>
         <w:gridCol w:w="1092"/>
       </w:tblGrid>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="00731C24" w14:paraId="6E713F06" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="01873E98" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="01873E98" w14:textId="55FC8929" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="008118BD" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF1FE2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Ja</w:t>
+              <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3C78EF9D" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="068D1BD4" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="068D1BD4" w14:textId="21BDB429" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Nein</w:t>
-            </w:r>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="008118BD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w14:paraId="3DE76977" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="098BAD10" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E7AF73C" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="5E6B8A05" w14:textId="70EA8CA9" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="008118BD" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF1FE2">
+            <w:r w:rsidRPr="008118BD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Können Sie sich Ziele setzen?</w:t>
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+              <w:t xml:space="preserve">Can </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008118BD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+              <w:t>you</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008118BD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008118BD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>set</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008118BD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008118BD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>goals</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008118BD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E9AB7C2" w14:textId="3DFA074B" w:rsidR="0067275D" w:rsidRPr="00CF1FE2" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7088746D" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
@@ -7954,67 +9609,80 @@
           </w:tcPr>
           <w:p w14:paraId="71C5DB69" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E7F3B89" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="03EE1F9B" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="008118BD" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CF1FE2">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008118BD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Can you, with regard to your goal, distinguish between what is important and what is unimportant, and then carry out the important tasks while leaving aside the unimportant ones (set priorities)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E7F3B89" w14:textId="7FC35704" w:rsidR="0067275D" w:rsidRPr="008118BD" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="021BE24C" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
@@ -8027,67 +9695,80 @@
           </w:tcPr>
           <w:p w14:paraId="5FFC218E" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66A0357F" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="4ECF713F" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CF1FE2">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>When pursuing a goal, can you resist the temptation to become distracted, and can you postpone spontaneously arising tasks that intrude on your focus?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66A0357F" w14:textId="613F2731" w:rsidR="0067275D" w:rsidRPr="0067275D" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B31376F" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
@@ -8100,75 +9781,78 @@
           </w:tcPr>
           <w:p w14:paraId="19D88151" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21E5C1D7" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="16091D93" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CF1FE2">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="064A1E8A" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Can you easily estimate the effort required for tasks (time assessment)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="064A1E8A" w14:textId="07384DB0" w:rsidR="0067275D" w:rsidRPr="0067275D" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="648247E8" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
@@ -8183,629 +9867,607 @@
           </w:tcPr>
           <w:p w14:paraId="217A99EC" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="776FC288" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="1586C668" w14:textId="2B1F0070" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CF1FE2">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="1586C668" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Can you make realistic plans and organize your time effectively?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E7645F1" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1092" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A66174D" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="4A66174D" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+            <w:r w:rsidRPr="00CF1FE2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w14:paraId="763EA59D" w14:textId="77777777" w:rsidTr="00FB54D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03810760" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...5 lines deleted...]
-          <w:p w14:paraId="03810760" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7130" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37216F2D" w14:textId="529ED5EF" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067275D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Can you adhere well to such plans and intentions?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18B2DAB5" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1092" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="207CFE90" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...5 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+      </w:tr>
+      <w:tr w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w14:paraId="1E7DDDF4" w14:textId="77777777" w:rsidTr="00FB54D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6466ED" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7130" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B2C4710" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="18B2DAB5" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Can you clearly separate working phases from leisure phases, so that you do not carry work-related issues into your free time, and conversely, do not mentally bring leisure activities into your working time?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12CD8BB6" w14:textId="76C05290" w:rsidR="0067275D" w:rsidRPr="0067275D" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="207CFE90" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="72757106" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w14:paraId="1E7DDDF4" w14:textId="77777777" w:rsidTr="00FB54D5">
+      <w:tr w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w14:paraId="4D01038C" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C6466ED" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="5DB8AD56" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12CD8BB6" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="45925C6A" w14:textId="64DAEE6F" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CF1FE2">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Are you able to begin intended activities promptly?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AF02461" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72757106" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="09B056DD" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w14:paraId="4D01038C" w14:textId="77777777" w:rsidTr="00FB54D5">
+      <w:tr w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w14:paraId="321B1301" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DB8AD56" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="3AF1F298" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7130" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10DE91F7" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="33A4D15C" w14:textId="59EC7E74" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CF1FE2">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="45925C6A" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Are you able to clearly bring activities and working phases to an end?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="550080D3" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1092" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5B06A8" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-          <w:p w14:paraId="09B056DD" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+            <w:r w:rsidRPr="00CF1FE2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w14:paraId="06A81C36" w14:textId="77777777" w:rsidTr="00FB54D5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B4DB23" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...8 lines deleted...]
-              <w:jc w:val="center"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7130" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37A69296" w14:textId="0C52527F" w:rsidR="0067275D" w:rsidRPr="0067275D" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...17 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CF1FE2">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Can you take breaks and truly disengage during them?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A33EEF9" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-              </w:rPr>
-[...112 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1092" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="756389BD" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00CF1FE2" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FE2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:sym w:font="Wingdings 2" w:char="F0A3"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A4F0387" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44474FEC" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:sectPr w:rsidR="007D4E81" w:rsidSect="00772A31">
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ED1F090" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="7ED1F090" w14:textId="07165645" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ZM8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00046765">
+      <w:r w:rsidR="0067275D" w:rsidRPr="0067275D">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
         </w:rPr>
-        <w:t>Prioritäten-Matrix</w:t>
+        <w:t>PRIORITIZATION MATRIX</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5706D0BA" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-744" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="5812"/>
         <w:gridCol w:w="5953"/>
@@ -8878,51 +10540,51 @@
                                 <a:tailEnd type="triangle" w="med" len="med"/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:line w14:anchorId="1AAE6316" id="Gerader Verbinder 43" o:spid="_x0000_s1026" style="position:absolute;flip:x y;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="59.5pt,16.7pt" to="59.5pt,331.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7UEndygEAAH8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC815LTBYFgOQenaQ9p&#10;ayBp7mMuElGSQ5C0Jf99ObThBOmtiA7EbHx882a0upmdZQcVk0Hf8+Wi5Ux5gdL4oee/H+8+XHOW&#10;MngJFr3q+VElfrN+/241hU5d4YhWqsgKiE/dFHo+5hy6pkliVA7SAoPyJakxOsjFjUMjI0wF3dnm&#10;qm2/NBNGGSIKlVKJ3p6SfF3xtVYi/9I6qcxszwu3XM9Yzx2dzXoF3RAhjEacacB/sHBgfHn0AnUL&#10;Gdg+mn+gnBERE+q8EOga1NoIVXso3SzbV908jBBU7aWIk8JFpvR2sOLnYeO3kaiL2T+EexR/EvO4&#10;GcEPqhJ4PIYyuCVJ1UwhdZcr5KSwjWw3/UBZamCfsaow6+iYtiZ8p4vVeiKLnik9s7kO4HgZgJoz&#10;E6egKNFPbdt+butwGugIjC6GmPI3hY6R0XNrPGkDHRzuUyZyzyUU9nhnrK3ztZ5NPf94vSyYlEpo&#10;jaRsdeKw29jIDkArUr/a6quyiHsvK9qoQH492xmMLTbLVaMcTVHNKk7POSU5s6r8FWSd+Fl/1pBk&#10;ox1N3Q7lcRspTV6Zcm3kvJG0Ri/9WvX836z/AgAA//8DAFBLAwQUAAYACAAAACEAhiuhgN4AAAAK&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPUUvDQBCE3wX/w7GCL2IvtRJszKaUQlsQBa39AdfcmkRz&#10;eyF3beK/d+uLPs7sMPtNvhhdq07Uh8YzwnSSgCIuvW24Qti/r28fQIVo2JrWMyF8U4BFcXmRm8z6&#10;gd/otIuVkhIOmUGoY+wyrUNZkzNh4jtiuX343pkosq+07c0g5a7Vd0mSamcalg+16WhVU/m1OzqE&#10;9U18/Vy+PIfVMB/22y1tnlyzQby+GpePoCKN8S8MZ3xBh0KYDv7INqhW9HQuWyLCbHYP6hz4NQ4I&#10;aSqOLnL9f0LxAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADtQSd3KAQAAfwMAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIYroYDeAAAACgEAAA8A&#10;AAAAAAAAAAAAAAAAJAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAvBQAAAAA=&#10;" strokeweight="3pt">
+                    <v:line w14:anchorId="67B8282C" id="Gerader Verbinder 43" o:spid="_x0000_s1026" style="position:absolute;flip:x y;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="59.5pt,16.7pt" to="59.5pt,331.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcz4r45AEAAK8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+y03VAYcXpI1+7Q&#10;bQXa9a5IcixMEgVKiZN/P1IJ0q27DfNB4Ocj+UgvbvbBi53F7CD2cj5rpbBRg3Fx08sfz3cfrqXI&#10;RUWjPETby4PN8mb5/t1iSp29gBG8sSgIJOZuSr0cS0ld02Q92qDyDJKN5BwAgyqk4qYxqCZCD765&#10;aNtPzQRoEoK2OZP19uiUy4o/DFaX78OQbRG+l9RbqS/Wd81vs1yoboMqjU6f2lD/0EVQLlLRM9St&#10;Kkps0f0FFZxGyDCUmYbQwDA4besMNM28fTPN06iSrbMQOTmdacr/D1Z/2z2icKaXV5dSRBVoR/cW&#10;FW/lxeLaRZbIR0RNKXcUv4qPyKPqfXxKD6B/ZhFhNaq4sbXh50MikDlnNH+ksJITlVtPX8FQjNoW&#10;qKztBwxi8C594cQqvbDEZYgjsa8LO5wXZvdF6KNRk/WqbduPbV1mozoG48SEudxbCIKFXnoXmUvV&#10;qd1DLtzcawibI9w57+s9+CimXl5ezwmTXRm8M+ytCm7WK49ip/ik6ldHfROGsI2moo1Wmc8nuSjn&#10;SRalclTQEWveSi4XrJHCW/qLWDr25+OJQ6btuIA1mMMjspvppKuog5wumM/ud71Gvf5ny18AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCGK6GA3gAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9RS8NAEITf&#10;Bf/DsYIvYi+1EmzMppRCWxAFrf0B19yaRHN7IXdt4r9364s+zuww+02+GF2rTtSHxjPCdJKAIi69&#10;bbhC2L+vbx9AhWjYmtYzIXxTgEVxeZGbzPqB3+i0i5WSEg6ZQahj7DKtQ1mTM2HiO2K5ffjemSiy&#10;r7TtzSDlrtV3SZJqZxqWD7XpaFVT+bU7OoT1TXz9XL48h9UwH/bbLW2eXLNBvL4al4+gIo3xLwxn&#10;fEGHQpgO/sg2qFb0dC5bIsJsdg/qHPg1DghpKo4ucv1/QvEDAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEAXM+K+OQBAACvAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAhiuhgN4AAAAKAQAADwAAAAAAAAAAAAAAAAA+BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAEkFAAAAAA==&#10;" strokeweight="3pt">
                       <v:stroke endarrow="block"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="71C61702" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -8962,544 +10624,613 @@
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="742950" cy="1404620"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:noFill/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="2B21D2B9" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+                                <w:p w14:paraId="2B21D2B9" w14:textId="1FF591EB" w:rsidR="007D4E81" w:rsidRDefault="0067275D" w:rsidP="007D4E81">
+                                  <w:proofErr w:type="spellStart"/>
                                   <w:r>
-                                    <w:t>wichtig</w:t>
+                                    <w:t>important</w:t>
                                   </w:r>
+                                  <w:proofErr w:type="spellEnd"/>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>20000</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
                     <v:shapetype w14:anchorId="0458DCBD" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-3.5pt;margin-top:16.05pt;width:58.5pt;height:110.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAMiIzZDAIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgJnLYx4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lp2nQvQ3Tg0CK1BF5eLS+HXvDjgq9Blvx+SznTFkJjbb7iv/4vnt3&#10;w5kPwjbCgFUVf1Ke327evlkPrlQL6MA0ChmBWF8OruJdCK7MMi871Qs/A6csBVvAXgRycZ81KAZC&#10;7022yPOrbABsHIJU3tPp/RTkm4TftkqGr23rVWCm4lRbSDumvY57tlmLco/CdVqeyhD/UEUvtKVH&#10;z1D3Igh2QP0XVK8lgoc2zCT0GbStlir1QN3M81fdPHbCqdQLkePdmSb//2Dll+Oj+4YsjO9hpAGm&#10;Jrx7APnTMwvbTti9ukOEoVOioYfnkbJscL48XY1U+9JHkHr4DA0NWRwCJKCxxT6yQn0yQqcBPJ1J&#10;V2Ngkg6vi8VqSRFJoXmRF1eLNJVMlM+3HfrwUUHPolFxpKEmdHF88CFWI8rnlPiYB6ObnTYmObiv&#10;twbZUZAAdmmlBl6lGcuGiq+Wi2VCthDvJ230OpBAje4rfpPHNUkmsvHBNiklCG0mmyox9kRPZGTi&#10;Joz1SImRphqaJyIKYRIifRwyOsDfnA0kwor7XweBijPzyRLZq3lRRNUmp1heEzUMLyP1ZURYSVAV&#10;D5xN5jYkpSce3B0NZacTXy+VnGolcSUaTx8hqvfST1kv33XzBwAA//8DAFBLAwQUAAYACAAAACEA&#10;da70qt4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FrnRwUUsqkqKi4c&#10;kChIcHRjJ46w15btpuHtcU9wnJ3VzDftdrGGzSrEyRFCuS6AKeqdnGhE+Hh/Xj0Ai0mQFMaRQvhR&#10;Ebbd9VUrGunO9KbmQxpZDqHYCASdkm84j71WVsS184qyN7hgRcoyjFwGcc7h1vCqKO64FRPlBi28&#10;etKq/z6cLMKn1ZPch9evQZp5/zLsNn4JHvH2Ztk9AktqSX/PcMHP6NBlpqM7kYzMIKzu85SEUFcl&#10;sItfFvlwRKg2dQ28a/n/Bd0vAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAyIjNkMAgAA&#10;9gMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHWu9Kre&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAAZgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" stroked="f">
+                    <v:shape id="Textfeld 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-3.5pt;margin-top:16.05pt;width:58.5pt;height:110.6pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCg7Qb8IQIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C813uRHccrr6PUqatK&#10;aVop6QewwHpRWYYC9m769R1Yx7HSt6o8IGCGw5kzh/XN2GtylM4rMDUtZjkl0nAQyuxr+uNp9+Ga&#10;Eh+YEUyDkTV9lp7ebN6/Ww+2kiV0oIV0BEGMrwZb0y4EW2WZ553smZ+BlQaDLbieBdy6fSYcGxC9&#10;11mZ51fZAE5YB1x6j6d3U5BuEn7bSh6+ta2XgeiaIreQZpfmJs7ZZs2qvWO2U/xEg/0Di54pg4+e&#10;oe5YYOTg1F9QveIOPLRhxqHPoG0Vl6kGrKbI31Tz2DErUy0ojrdnmfz/g+UPx++OKFHTslhSYliP&#10;TXqSY2ilFqSM+gzWV5j2aDExjB9hxD6nWr29B/7TEwPbjpm9vHUOhk4ygfyKeDO7uDrh+AjSDF9B&#10;4DPsECABja3ro3goB0F07NPzuTdIhXA8XM7L1QIjHEPFPJ9flal5Gateblvnw2cJPYmLmjrsfUJn&#10;x3sfIhtWvaTExzxoJXZK67Rx+2arHTky9MkujVTAmzRtyFDT1aJcJGQD8X6yUK8C+lirvqbXeRyT&#10;s6Ian4xIKYEpPa2RiTYneaIikzZhbEZMjJo1IJ5RKAeTX/F/4aID95uSAb1aU//rwJykRH8xKPaq&#10;mM+judNmvliiNMRdRprLCDMcoWoaKJmW25A+RNLB3mJTdirp9crkxBU9mGQ8/Zdo8st9ynr91Zs/&#10;AAAA//8DAFBLAwQUAAYACAAAACEAda70qt4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7D&#10;MBCE70i8g7VI3FrnRwUUsqkqKi4ckChIcHRjJ46w15btpuHtcU9wnJ3VzDftdrGGzSrEyRFCuS6A&#10;KeqdnGhE+Hh/Xj0Ai0mQFMaRQvhREbbd9VUrGunO9KbmQxpZDqHYCASdkm84j71WVsS184qyN7hg&#10;RcoyjFwGcc7h1vCqKO64FRPlBi28etKq/z6cLMKn1ZPch9evQZp5/zLsNn4JHvH2Ztk9AktqSX/P&#10;cMHP6NBlpqM7kYzMIKzu85SEUFclsItfFvlwRKg2dQ28a/n/Bd0vAAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAKDtBvwhAgAAHQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAHWu9KreAAAACQEAAA8AAAAAAAAAAAAAAAAAewQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" stroked="f">
                       <v:textbox style="mso-fit-shape-to-text:t">
                         <w:txbxContent>
-                          <w:p w14:paraId="2B21D2B9" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+                          <w:p w14:paraId="2B21D2B9" w14:textId="1FF591EB" w:rsidR="007D4E81" w:rsidRDefault="0067275D" w:rsidP="007D4E81">
+                            <w:proofErr w:type="spellStart"/>
                             <w:r>
-                              <w:t>wichtig</w:t>
+                              <w:t>important</w:t>
                             </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="23071BB3" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62BE5820" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B47A302" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4E81" w14:paraId="29B8F985" w14:textId="77777777" w:rsidTr="00FB54D5">
+      <w:tr w:rsidR="007D4E81" w:rsidRPr="0067275D" w14:paraId="29B8F985" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="2780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F73A637" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42BC75EE" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00941C37" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
-[...5 lines deleted...]
-                <w:i w:val="0"/>
+          <w:p w14:paraId="634BBAA4" w14:textId="77777777" w:rsidR="0067275D" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
+            <w:pPr>
+              <w:pStyle w:val="Textkrper3"/>
+              <w:spacing w:before="60" w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00941C37">
-[...2 lines deleted...]
-                <w:i w:val="0"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0067275D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Wichtige Aufgaben</w:t>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:t>Important</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0067275D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...2 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0067275D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:iCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Terminieren (werden sonst dringlich).</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="01C336FF" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00941C37" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+              <w:t>tasks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="01C336FF" w14:textId="67A80280" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="54086DE2" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00941C37" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Schedule them (otherwise they will become urgent).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39217814" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="626C670B" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00941C37" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54086DE2" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="73B9F912" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00941C37" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="626C670B" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73B9F912" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40950CD8" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00941C37" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
-[...1 lines deleted...]
-              <w:spacing w:before="120"/>
+          <w:p w14:paraId="516F2496" w14:textId="77777777" w:rsidR="0067275D" w:rsidRPr="0067275D" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
+            <w:pPr>
+              <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00941C37">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="311A8420" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00941C37" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Urgent and important tasks</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="311A8420" w14:textId="4610A4A5" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00941C37">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t>Sofort selbst tun.</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Do them immediately yourself.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="614B884E" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="614B884E" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4E81" w14:paraId="2416AD8C" w14:textId="77777777" w:rsidTr="00FB54D5">
+      <w:tr w:rsidR="007D4E81" w:rsidRPr="0067275D" w14:paraId="2416AD8C" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="3117"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38492D59" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="38492D59" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A5D747D" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00941C37" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
-[...1 lines deleted...]
-              <w:spacing w:before="120"/>
+          <w:p w14:paraId="6F648863" w14:textId="77777777" w:rsidR="0067275D" w:rsidRPr="0067275D" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
+            <w:pPr>
+              <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00941C37">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="1E4AD25A" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00941C37" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Irrelevant tasks</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37749299" w14:textId="45587EC4" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00941C37">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:spacing w:before="60"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Discard, unnecessary</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...4 lines deleted...]
-              <w:spacing w:before="60"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, l</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4EF9CDC7" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>uxury.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E28D180" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="6058208F" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EF9CDC7" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="2FE602EA" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00941C37" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6058208F" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="260A933E" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00941C37" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FE602EA" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7EBF68E4" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00941C37" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="260A933E" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="1027FBF3" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00941C37" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EBF68E4" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1027FBF3" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68F95C56" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00941C37" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
-[...1 lines deleted...]
-              <w:spacing w:before="120"/>
+          <w:p w14:paraId="3A50E5D8" w14:textId="77777777" w:rsidR="0067275D" w:rsidRPr="0067275D" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
+            <w:pPr>
+              <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00941C37">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="41583EE3" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00941C37" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Urgent but unimportant tasks</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41583EE3" w14:textId="6AD44076" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00941C37">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-              <w:t xml:space="preserve">Reduzieren, delegieren. </w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Reduce or delegate.</w:t>
+            </w:r>
+            <w:r w:rsidR="007D4E81" w:rsidRPr="0067275D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="717156AA" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="717156AA" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D4E81" w14:paraId="6E0C89CC" w14:textId="77777777" w:rsidTr="00FB54D5">
+      <w:tr w:rsidR="007D4E81" w:rsidRPr="0067275D" w14:paraId="6E0C89CC" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="150C9C05" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="150C9C05" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35DA93BC" wp14:editId="1D626EC9">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>755650</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>0</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="7994015" cy="2540"/>
                       <wp:effectExtent l="24765" t="89535" r="29845" b="88900"/>
                       <wp:wrapNone/>
                       <wp:docPr id="42" name="Gerader Verbinder 42"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -9528,99 +11259,102 @@
                                 <a:tailEnd type="triangle" w="med" len="med"/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:line w14:anchorId="41248388" id="Gerader Verbinder 42" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="59.5pt,0" to="688.95pt,.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAl9HbzwEAAHgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xn7dYacXpI1126&#10;LUDb3RV92MJkURCV2Pn3E9UgLbrbUB8EUiSfHx+p1c08OnbQES34jjeLmjPtJSjr+44/Pd59uuIM&#10;k/BKOPC640eN/Gb98cNqCq1ewgBO6cgyiMd2Ch0fUgptVaEc9ChwAUH7HDQQR5GyG/tKRTFl9NFV&#10;y7r+Uk0QVYggNWK+vX0O8nXBN0bL9MsY1Im5jmduqZyxnDs6q/VKtH0UYbDyREP8B4tRWJ9/eoa6&#10;FUmwfbT/QI1WRkAwaSFhrMAYK3XpIXfT1G+6eRhE0KWXLA6Gs0z4frDy52Hjt5Goy9k/hHuQf5B5&#10;2AzC97oQeDyGPLiGpKqmgO25hBwM28h20w9QOUfsExQVZhNHZpwNv6mQwHOnbC6yH8+y6zkxmS+/&#10;Xl9f1M0lZzLHlpcXZSqVaAmFakPE9F3DyMjouLOeRBGtONxjIlYvKXTt4c46VwbrPJs6/vmqqetS&#10;geCsoijlYex3GxfZQdBulK/0mCOv0yLsvSpogxbq28lOwrpss1TESdFmuZzm9LtRK86czs+BrGd+&#10;zp/EI71oObHdgTpuI4XJy+MtjZxWkfbntV+yXh7M+i8AAAD//wMAUEsDBBQABgAIAAAAIQBxMJR5&#10;3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvQv/DMoKXYDexYtuYTSkFb9LSKoK3&#10;7e6YBHdnQ3bbxn/v9KSXB483vPdNtRq9E2ccYhdIQTHNQSCZYDtqFLy/vdwvQMSkyWoXCBX8YIRV&#10;PbmpdGnDhfZ4PqRGcAnFUitoU+pLKaNp0es4DT0SZ19h8DqxHRppB33hcu/kQ54/Sa874oVW97hp&#10;0XwfTl5BZl6dXBS77SxmH7nJ6LNYy16pu9tx/Qwi4Zj+juGKz+hQM9MxnMhG4dgXS/4lKWC9xrP5&#10;fAniqOARZF3J//j1LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBAl9HbzwEAAHgDAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBxMJR53QAAAAYB&#10;AAAPAAAAAAAAAAAAAAAAACkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;" strokeweight="3pt">
+                    <v:line w14:anchorId="3CB32008" id="Gerader Verbinder 42" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="59.5pt,0" to="688.95pt,.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB9jq8E6AEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3aydGuNOD2kay/d&#10;FqBd74pEx8JkUZCUOPn7kUqQdtttmA4CJZJPfI/U4vYwOLGHmCz6Vk4ntRTgNRrrt6388Xz/4VqK&#10;lJU3yqGHVh4hydvl+3eLMTQwwx6dgSgIxKdmDK3scw5NVSXdw6DSBAN4cnYYB5XpGLeViWok9MFV&#10;s7r+VI0YTYioISW6vTs55bLgdx3o/L3rEmThWkm15bLHsm94r5YL1WyjCr3V5zLUP1QxKOvp0QvU&#10;ncpK7KL9C2qwOmLCLk80DhV2ndVQOBCbaf0Hm6deBShcSJwULjKl/werv+3XUVjTyvlMCq8G6tED&#10;RMVdeYG4sZ4t8pFQY0gNxa/8OjJVffBP4RH1zyQ8rnrlt1AKfj4GAplyRvVbCh9SoOc241c0FKN2&#10;GYtqhy4OonM2vHAig5My4lDadLy0CQ5ZaLr8fHMzr6dXUmjyza7mpYuVahiFc0NM+QFwEGy00lnP&#10;IqpG7R9T5qpeQ/ja4711rgyC82Js5cfraV2XjITOGvZyXIrbzcpFsVc8S2UVjuR5GxZx501B60GZ&#10;L2c7K+vIFrmIk6MluRxIfm4AI4UD+j5snepz/iwe63VSfoPmuI7sZh1pHAqR8+jyvL09l6jXD7b8&#10;BQAA//8DAFBLAwQUAAYACAAAACEAcTCUed0AAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvD&#10;QBCF70L/wzKCl2A3sWLbmE0pBW/S0iqCt+3umAR3Z0N228Z/7/SklwePN7z3TbUavRNnHGIXSEEx&#10;zUEgmWA7ahS8v73cL0DEpMlqFwgV/GCEVT25qXRpw4X2eD6kRnAJxVIraFPqSymjadHrOA09Emdf&#10;YfA6sR0aaQd94XLv5EOeP0mvO+KFVve4adF8H05eQWZenVwUu+0sZh+5yeizWMteqbvbcf0MIuGY&#10;/o7his/oUDPTMZzIRuHYF0v+JSlgvcaz+XwJ4qjgEWRdyf/49S8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAfY6vBOgBAACoAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAcTCUed0AAAAGAQAADwAAAAAAAAAAAAAAAABCBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAEwFAAAAAA==&#10;" strokeweight="3pt">
                       <v:stroke endarrow="block"/>
                     </v:line>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FCA1C39" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="1FCA1C39" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5953" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27A97739" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="27A97739" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B4F883F" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="2B4F883F" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000243E7">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6440E68A" wp14:editId="28D92DF3">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:posOffset>-44450</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>130175</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="723900" cy="1404620"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapSquare wrapText="bothSides"/>
                       <wp:docPr id="44" name="Textfeld 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -9629,347 +11363,395 @@
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="723900" cy="1404620"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="9525">
                                 <a:noFill/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w14:paraId="0258657C" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+                                <w:p w14:paraId="0258657C" w14:textId="2D982F0D" w:rsidR="007D4E81" w:rsidRDefault="0067275D" w:rsidP="007D4E81">
                                   <w:pPr>
                                     <w:jc w:val="right"/>
                                   </w:pPr>
                                   <w:r>
-                                    <w:t>dringlich</w:t>
+                                    <w:t>urgent</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                               <a:spAutoFit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>20000</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="6440E68A" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-3.5pt;margin-top:10.25pt;width:57pt;height:110.6pt;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbUCsEEAIAAP0DAAAOAAAAZHJzL2Uyb0RvYy54bWysk99u2yAUxu8n7R0Q94udLGkbK07Vpcs0&#10;qfsjdXsAgnGMhjnsQGJnT98DdtOou5vmCwQ+8HHO73ysbvvWsKNCr8GWfDrJOVNWQqXtvuQ/f2zf&#10;3XDmg7CVMGBVyU/K89v12zerzhVqBg2YSiEjEeuLzpW8CcEVWeZlo1rhJ+CUpWAN2IpAS9xnFYqO&#10;1FuTzfL8KusAK4cglff0934I8nXSr2slw7e69iowU3LKLaQR07iLY7ZeiWKPwjVajmmIf8iiFdrS&#10;pWepexEEO6D+S6rVEsFDHSYS2gzqWkuVaqBqpvmrah4b4VSqheB4d8bk/5+s/Hp8dN+Rhf4D9NTA&#10;VIR3DyB/eWZh0wi7V3eI0DVKVHTxNCLLOueL8WhE7QsfRXbdF6ioyeIQIAn1NbaRCtXJSJ0acDpD&#10;V31gkn5ez94vc4pICk3n+fxqlrqSieL5tEMfPiloWZyUHKmpSV0cH3yI2YjieUu8zIPR1VYbkxa4&#10;320MsqMgA2zTlwp4tc1Y1pV8uZgtkrKFeD55o9WBDGp0W/KbPH6DZSKNj7ZKW4LQZphTJsaOeCKR&#10;gU3odz3T1cgu0tpBdSJeCIMf6f3QpAH8w1lHXiy5/30QqDgzny0xX07n82jetJgvrokQw8vI7jIi&#10;rCSpkgfOhukmJMMnHO6OerPVCdtLJmPK5LFEc3wP0cSX67Tr5dWunwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAKMcNDjcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxauxWlKMSp&#10;KiouHJAoSHB0400cYa8t203D3+Oc4Lgzo9k39W5ylo0Y0+BJwmopgCG1Xg/US/h4f148AEtZkVbW&#10;E0r4wQS75vqqVpX2F3rD8Zh7VkooVUqCyTlUnKfWoFNp6QNS8TofncrljD3XUV1KubN8LcQ9d2qg&#10;8sGogE8G2+/j2Un4dGbQh/j61Wk7Hl66/SZMMUh5ezPtH4FlnPJfGGb8gg5NYTr5M+nErITFtkzJ&#10;EtZiA2z2xSycinC32gJvav5/QfMLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAW1ArBBAC&#10;AAD9AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAoxw0&#10;ONwAAAAJAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" stroked="f">
+                    <v:shape w14:anchorId="6440E68A" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-3.5pt;margin-top:10.25pt;width:57pt;height:110.6pt;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBF3sk8IgIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU11v2yAUfZ+0/4B4X+x4TttYcaouXaZJ&#10;3YfU7gdgwDEa5jIgsbNfvwtO06h7m8YDAu7lcO65h9Xt2GtykM4rMDWdz3JKpOEglNnV9MfT9t0N&#10;JT4wI5gGI2t6lJ7ert++WQ22kgV0oIV0BEGMrwZb0y4EW2WZ553smZ+BlQaDLbieBdy6XSYcGxC9&#10;11mR51fZAE5YB1x6j6f3U5CuE37bSh6+ta2XgeiaIreQZpfmJs7ZesWqnWO2U/xEg/0Di54pg4+e&#10;oe5ZYGTv1F9QveIOPLRhxqHPoG0Vl6kGrGaev6rmsWNWplpQHG/PMvn/B8u/Hr47okRNy5ISw3rs&#10;0ZMcQyu1IEWUZ7C+wqxHi3lh/AAjtjmV6u0D8J+eGNh0zOzknXMwdJIJpDePN7OLqxOOjyDN8AUE&#10;PsP2ARLQ2Lo+aodqEETHNh3PrUEqhOPhdfF+mWOEY2he5uVVkXqXser5tnU+fJLQk7ioqcPWJ3R2&#10;ePAhsmHVc0p8zINWYqu0Thu3azbakQNDm2zTSAW8StOGDDVdLopFQjYQ7ycH9SqgjbXqa3qTxzEZ&#10;K6rx0YiUEpjS0xqZaHOSJyoyaRPGZkyNSNpF6RoQR9TLweRa/GW46MD9pmRAx9bU/9ozJynRnw1q&#10;vpyXZbR42pSLa1SIuMtIcxlhhiNUTQMl03IT0rdIctg77M1WJdlemJwooxOTmqdfE61+uU9ZL397&#10;/QcAAP//AwBQSwMEFAAGAAgAAAAhAKMcNDjcAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FO&#10;wzAQRO9I/IO1SNxauxWlKMSpKiouHJAoSHB0400cYa8t203D3+Oc4Lgzo9k39W5ylo0Y0+BJwmop&#10;gCG1Xg/US/h4f148AEtZkVbWE0r4wQS75vqqVpX2F3rD8Zh7VkooVUqCyTlUnKfWoFNp6QNS8Tof&#10;ncrljD3XUV1KubN8LcQ9d2qg8sGogE8G2+/j2Un4dGbQh/j61Wk7Hl66/SZMMUh5ezPtH4FlnPJf&#10;GGb8gg5NYTr5M+nErITFtkzJEtZiA2z2xSycinC32gJvav5/QfMLAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEARd7JPCICAAAjBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAoxw0ONwAAAAJAQAADwAAAAAAAAAAAAAAAAB8BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" stroked="f">
                       <v:textbox style="mso-fit-shape-to-text:t">
                         <w:txbxContent>
-                          <w:p w14:paraId="0258657C" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+                          <w:p w14:paraId="0258657C" w14:textId="2D982F0D" w:rsidR="007D4E81" w:rsidRDefault="0067275D" w:rsidP="007D4E81">
                             <w:pPr>
                               <w:jc w:val="right"/>
                             </w:pPr>
                             <w:r>
-                              <w:t>dringlich</w:t>
+                              <w:t>urgent</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:wrap type="square" anchorx="margin"/>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="252A97C1" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="252A97C1" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:pStyle w:val="berschrift2"/>
               <w:rPr>
                 <w:sz w:val="26"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="720F4A45" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="720F4A45" w14:textId="73BBCCAF" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="0067275D">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="1F497D" w:themeColor="text2"/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ZM9</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0067275D">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF78F9">
+      <w:r w:rsidR="0067275D" w:rsidRPr="0067275D">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:caps/>
           <w:sz w:val="38"/>
           <w:szCs w:val="38"/>
-        </w:rPr>
-        <w:t>Vorlage für eine To-Do-Liste</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>TEMPLATE FOR A TO-DO LIST</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA14050" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="4FA14050" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="782D11A7" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
+    <w:p w14:paraId="782D11A7" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="007D4E81">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-23" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="18" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8373"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1800"/>
         <w:gridCol w:w="1800"/>
       </w:tblGrid>
       <w:tr w:rsidR="007D4E81" w14:paraId="4EBF2416" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="865"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="740B36A4" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRPr="00A642AD" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="740B36A4" w14:textId="1E6C9889" w:rsidR="007D4E81" w:rsidRPr="0067275D" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidR="0067275D" w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>hat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0067275D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0067275D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00A642AD">
+            <w:r w:rsidR="0067275D" w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00A642AD">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Individual steps / sub-tasks </w:t>
+            </w:r>
+            <w:r w:rsidR="0067275D" w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-              <w:t>(als konkrete Ziele formulieren)</w:t>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>(formulated as concrete goals)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D3C1EE5" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="367A37FE" w14:textId="274DC85E" w:rsidR="007D4E81" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Priority</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
-              <w:t>Priorität</w:t>
-[...11 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09C2EE68" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="09C2EE68" w14:textId="0CE31A3C" w:rsidR="007D4E81" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Geschätzte Dauer</w:t>
-            </w:r>
+              <w:t>Estimated</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0067275D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0067275D">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>duration</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1640CB2C" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
+          <w:p w14:paraId="1640CB2C" w14:textId="567442D0" w:rsidR="007D4E81" w:rsidRDefault="0067275D" w:rsidP="00FB54D5">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0067275D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Termin</w:t>
+              <w:t>Deadline</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D4E81" w14:paraId="2BC776CA" w14:textId="77777777" w:rsidTr="00FB54D5">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8373" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15D83650" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="00FB54D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
@@ -10831,51 +12613,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004B5CAF" w:rsidSect="007D4E81">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="172F1A36" w14:textId="77777777" w:rsidR="00C441AE" w:rsidRDefault="00C441AE" w:rsidP="0030082D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="69C7DE0D" w14:textId="77777777" w:rsidR="00C441AE" w:rsidRDefault="00C441AE" w:rsidP="0030082D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
@@ -10890,78 +12672,78 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="6A354541" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="0030082D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="14220"/>
       </w:tabs>
       <w:ind w:right="70"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>© Abteilung Schlüsselkompetenzen und Hochschuldidaktik, Universität Heidelberg</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Arial"/>
@@ -10985,51 +12767,51 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="18AEB50B" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2EC499BF" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81" w:rsidP="0030082D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="14220"/>
       </w:tabs>
       <w:ind w:right="70"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>© Abteilung Schlüsselkompetenzen und Hochschuldidaktik, Universität Heidelberg</w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Arial"/>
@@ -11053,61 +12835,61 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="474AFF64" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="57CF0A37" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="06746365" w14:textId="24400598" w:rsidR="0030082D" w:rsidRDefault="0030082D" w:rsidP="0030082D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="14220"/>
       </w:tabs>
       <w:ind w:right="70"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">© Abteilung </w:t>
     </w:r>
     <w:r w:rsidR="007D4E81">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Lehren &amp; Lernen, </w:t>
     </w:r>
@@ -11161,116 +12943,116 @@
     <w:r w:rsidR="00EC0D02">
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Seitenzahl"/>
         <w:rFonts w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="3A15BC16" w14:textId="77777777" w:rsidR="0030082D" w:rsidRDefault="0030082D">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="2615ACCC" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="70287884" w14:textId="77777777" w:rsidR="00C441AE" w:rsidRDefault="00C441AE" w:rsidP="0030082D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4829FCF8" w14:textId="77777777" w:rsidR="00C441AE" w:rsidRDefault="00C441AE" w:rsidP="0030082D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="4ECF2E6E" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="797F6D35" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="599FEBE0" w14:textId="77777777" w:rsidR="007D4E81" w:rsidRDefault="007D4E81">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50CD035F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="07909806"/>
     <w:lvl w:ilvl="0" w:tplc="AD82FB38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11507,91 +13289,96 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="418600357">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="661785689">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0047017E"/>
+    <w:rsid w:val="002C44B6"/>
     <w:rsid w:val="0030082D"/>
     <w:rsid w:val="0047017E"/>
     <w:rsid w:val="004B5CAF"/>
+    <w:rsid w:val="004C37BF"/>
+    <w:rsid w:val="0067275D"/>
     <w:rsid w:val="00772A31"/>
     <w:rsid w:val="007D4E81"/>
+    <w:rsid w:val="008118BD"/>
     <w:rsid w:val="00815672"/>
     <w:rsid w:val="008E0CC3"/>
     <w:rsid w:val="009E5E12"/>
+    <w:rsid w:val="00C21AAF"/>
     <w:rsid w:val="00C441AE"/>
     <w:rsid w:val="00EC0D02"/>
     <w:rsid w:val="00F37389"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -11704,94 +13491,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -12577,54 +14368,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>802</Words>
-  <Characters>5056</Characters>
+  <Words>786</Words>
+  <Characters>4956</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
+  <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>ZUV</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5847</CharactersWithSpaces>
+  <CharactersWithSpaces>5731</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sandmeir, Anna Elisabeth</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>